--- v0 (2026-04-01)
+++ v1 (2026-05-14)
@@ -1,224 +1,2932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="4FE4E700" w14:textId="77777777" w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9132"/>
+        <w:gridCol w:w="222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003620C4" w:rsidRPr="00E22AD0" w:rsidTr="0031433B">
+        <w:trPr>
+          <w:trHeight w:val="2829"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9277" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="9497" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4854"/>
+              <w:gridCol w:w="4643"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidTr="00A720A8">
+              <w:trPr>
+                <w:trHeight w:val="1133"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4854" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidRDefault="005732F8" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00563025" w:rsidRPr="00E97F12">
+                    <w:rPr>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56092024" wp14:editId="3722F8B1">
+                        <wp:extent cx="800100" cy="771525"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                        <wp:docPr id="5" name="Рисунок 4" descr="Описание: D:\2.jpg"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="0" name="Рисунок 4" descr="Описание: D:\2.jpg"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId8">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect b="23586"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="800100" cy="771525"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
+                  </w:r>
+                  <w:r w:rsidR="007C6F12">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4643" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidTr="00A720A8">
+              <w:trPr>
+                <w:trHeight w:val="2829"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4854" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>МИНОБРНАУКИ РОССИИ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:pStyle w:val="12"/>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:pStyle w:val="12"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="709"/>
+                    </w:tabs>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Орский </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>гуманитарно-технологический</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>институт (филиал)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:pStyle w:val="12"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="4810"/>
+                    </w:tabs>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>федерального государственного</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:pStyle w:val="12"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="4810"/>
+                    </w:tabs>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>бюджетного образовательного учреждения высшего образования</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:pStyle w:val="12"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="4810"/>
+                    </w:tabs>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>«Оренбургский государственный университет</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A130FC">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> им</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00185014">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>ени</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A130FC">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> В.А. Бондаренко</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>»</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(Орский гуманитарно-технологический институт (филиал) ОГУ)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4643" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidTr="00A720A8">
+              <w:trPr>
+                <w:trHeight w:val="467"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4854" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:right="-108"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="00936764" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:right="-108"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00936764">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>П Р И К А З</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:right="-108"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="0000305F" w:rsidRPr="006C317C" w:rsidRDefault="005F16DB" w:rsidP="0000305F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:right="-108"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>27.03.2026 № 34</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="00DB50F9">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-142" w:right="-108"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>г. Орск</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4643" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidTr="00556647">
+              <w:trPr>
+                <w:trHeight w:val="1436"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4854" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="510" w:right="510"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="0098768C" w:rsidRDefault="00BF102E" w:rsidP="0098768C">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="176"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>О</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0031433B" w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>б утверждении изменений №</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0098768C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="008C47DB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0031433B" w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="0098768C" w:rsidRDefault="0031433B" w:rsidP="0098768C">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="176"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">в </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005641CF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>И</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">нструкцию </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">о </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">порядке действий </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="0031433B" w:rsidRPr="0031433B" w:rsidRDefault="0031433B" w:rsidP="0098768C">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="176"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>при совершении преступления</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00435CEA" w:rsidRDefault="0031433B" w:rsidP="00435CEA">
+                  <w:pPr>
+                    <w:framePr w:w="4713" w:h="4280" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="982" w:y="654"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="176" w:right="-216"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0031433B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>террористического характера</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E0695D" w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>17145</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="page">
+                              <wp:posOffset>166370</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="234315" cy="234315"/>
+                            <wp:effectExtent l="5715" t="13970" r="7620" b="8890"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="2" name="Freeform 9"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr>
+                                    <a:spLocks/>
+                                  </wps:cNvSpPr>
+                                  <wps:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="234315" cy="234315"/>
+                                    </a:xfrm>
+                                    <a:custGeom>
+                                      <a:avLst/>
+                                      <a:gdLst>
+                                        <a:gd name="T0" fmla="*/ 0 w 240631"/>
+                                        <a:gd name="T1" fmla="*/ 234315 h 221381"/>
+                                        <a:gd name="T2" fmla="*/ 0 w 240631"/>
+                                        <a:gd name="T3" fmla="*/ 0 h 221381"/>
+                                        <a:gd name="T4" fmla="*/ 234315 w 240631"/>
+                                        <a:gd name="T5" fmla="*/ 0 h 221381"/>
+                                        <a:gd name="T6" fmla="*/ 0 60000 65536"/>
+                                        <a:gd name="T7" fmla="*/ 0 60000 65536"/>
+                                        <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+                                      </a:gdLst>
+                                      <a:ahLst/>
+                                      <a:cxnLst>
+                                        <a:cxn ang="T6">
+                                          <a:pos x="T0" y="T1"/>
+                                        </a:cxn>
+                                        <a:cxn ang="T7">
+                                          <a:pos x="T2" y="T3"/>
+                                        </a:cxn>
+                                        <a:cxn ang="T8">
+                                          <a:pos x="T4" y="T5"/>
+                                        </a:cxn>
+                                      </a:cxnLst>
+                                      <a:rect l="0" t="0" r="r" b="b"/>
+                                      <a:pathLst>
+                                        <a:path w="240631" h="221381">
+                                          <a:moveTo>
+                                            <a:pt x="0" y="221381"/>
+                                          </a:moveTo>
+                                          <a:lnTo>
+                                            <a:pt x="0" y="0"/>
+                                          </a:lnTo>
+                                          <a:lnTo>
+                                            <a:pt x="240631" y="0"/>
+                                          </a:lnTo>
+                                        </a:path>
+                                      </a:pathLst>
+                                    </a:custGeom>
+                                    <a:noFill/>
+                                    <a:ln w="6350">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a:ln>
+                                    <a:extLst>
+                                      <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                        <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                          <a:solidFill>
+                                            <a:srgbClr val="FFFFFF"/>
+                                          </a:solidFill>
+                                        </a14:hiddenFill>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </wps:spPr>
+                                  <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="3FEE2B34" id="Freeform 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.35pt;margin-top:13.1pt;width:18.45pt;height:18.45pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="240631,221381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA89Bi3QAMAANYHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v2jAQ/j5p/8Hyx0k0rwSIGqoKyjSp&#10;2yqV/QDjOCRaYme2IXTT/vvOToAEVqmalg/B5p7c3fOcfXd7d6hKtGdSFYIn2LtxMWKcirTg2wR/&#10;W69GU4yUJjwlpeAswS9M4bv5+3e3TR0zX+SiTJlE4ISruKkTnGtdx46jaM4qom5EzTgYMyEromEr&#10;t04qSQPeq9LxXTdyGiHTWgrKlIJ/l60Rz63/LGNUf80yxTQqEwy5afuW9r0xb2d+S+KtJHVe0C4N&#10;8g9ZVKTgEPTkakk0QTtZXLmqCiqFEpm+oaJyRJYVlFkOwMZzL9g856RmlguIo+qTTOr/uaVf9k8S&#10;FWmCfYw4qaBEK8mYERzNjDpNrWIAPddP0vBT9aOg3xUYnIHFbBRg0Kb5LFLwQnZaWEUOmazMl8AV&#10;HazwLyfh2UEjCn/6QRh4Y4womLq1iUDi48d0p/RHJqwjsn9Uuq1bCiuretrlvoYaZ1UJJfzgIBc1&#10;yA/dKPC6Mp9QXg/VxkM58n0vmF5BQZY3OAwGqNd8hT1UF/a1DEGMXtjXHEYDVOTCg6LxOIguCU/e&#10;CoTr2ot74REKsj1KTvJjFeiBd2WAFSLm4q8jW/paKFNyUxQo7NpqCz4AZop2Rk8GaFDcoAPD4W/o&#10;6QANmhr0uI9uv+qSktADLm+/xAhu/6ZVqSbacDEpmSVq4Ay2pwblsGxPhbFWYs/WwuL0+Sifjw2E&#10;PUNKfg217QZQR9vxt7bujkGBzhAIX5jErBqnZA3H3qXgYlWUpb0VJTcUomDsWqGUKIvUGE3iSm43&#10;i1KiPTH90D6dcANYVWjoymVRJXh6ApE4ZyR94KmNoklRtmtLyDiH29zpaO617X6/Zu7sYfowDUeh&#10;Hz2MQne5HN2vFuEoWnmT8TJYLhZL77fJ0wvjvEhTxk2qx07shW/rdN1MaHvoqRcPKA2Yr+xzzdwZ&#10;pmEVBy7HX8vO9j3T6treuBHpC7Q9KdrRAqMQFrmQPzFqYKwkWP3YEckwKj9x6NszLwzNHLKbcDzx&#10;YSP7lk3fQjgFVwmmGk5su1nodnrtallsc4jl2SpzcQ8NNytMY7QZtnl1GxgelkM36Mx06u8t6jyO&#10;538AAAD//wMAUEsDBBQABgAIAAAAIQC+N0jW2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5B&#10;T4QwFITvJv6H5pl4cwtsgoKUjTF68yLuDyjtWyBLX4F2F/z3Pk96mkxmMvNVh82N4opLGDwpSHcJ&#10;CCTj7UCdguPX+8MTiBA1WT16QgXfGOBQ395UurR+pU+8NrETPEKh1Ar6GKdSymB6dDrs/ITE2ckv&#10;Tke2Syftolced6PMkiSXTg/ED72e8LVHc24uTsE8r86QGeTHaZ7f0n4qzk1bKHV/t708g4i4xb8y&#10;/OIzOtTM1PoL2SBGBdkjF1nyDATH+yIH0SrI9ynIupL/8esfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADz0GLdAAwAA1gcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAL43SNbZAAAABgEAAA8AAAAAAAAAAAAAAAAAmgUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACgBgAAAAA=&#10;" path="m,221381l,,240631,e" filled="f" strokeweight=".5pt">
+                            <v:stroke joinstyle="miter"/>
+                            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,248005;0,0;228165,0" o:connectangles="0,0,0"/>
+                            <w10:wrap anchory="page"/>
+                            <w10:anchorlock/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r w:rsidR="00E0695D" w:rsidRPr="007540E9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:noProof/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>2713990</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="page">
+                              <wp:posOffset>107950</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="234315" cy="234315"/>
+                            <wp:effectExtent l="6985" t="13970" r="6350" b="8890"/>
+                            <wp:wrapNone/>
+                            <wp:docPr id="1" name="Полилиния 12"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr>
+                                    <a:spLocks/>
+                                  </wps:cNvSpPr>
+                                  <wps:spPr bwMode="auto">
+                                    <a:xfrm rot="5400000">
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="234315" cy="234315"/>
+                                    </a:xfrm>
+                                    <a:custGeom>
+                                      <a:avLst/>
+                                      <a:gdLst>
+                                        <a:gd name="T0" fmla="*/ 0 w 240631"/>
+                                        <a:gd name="T1" fmla="*/ 247671 h 221381"/>
+                                        <a:gd name="T2" fmla="*/ 0 w 240631"/>
+                                        <a:gd name="T3" fmla="*/ 0 h 221381"/>
+                                        <a:gd name="T4" fmla="*/ 227858 w 240631"/>
+                                        <a:gd name="T5" fmla="*/ 0 h 221381"/>
+                                        <a:gd name="T6" fmla="*/ 0 60000 65536"/>
+                                        <a:gd name="T7" fmla="*/ 0 60000 65536"/>
+                                        <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+                                      </a:gdLst>
+                                      <a:ahLst/>
+                                      <a:cxnLst>
+                                        <a:cxn ang="T6">
+                                          <a:pos x="T0" y="T1"/>
+                                        </a:cxn>
+                                        <a:cxn ang="T7">
+                                          <a:pos x="T2" y="T3"/>
+                                        </a:cxn>
+                                        <a:cxn ang="T8">
+                                          <a:pos x="T4" y="T5"/>
+                                        </a:cxn>
+                                      </a:cxnLst>
+                                      <a:rect l="0" t="0" r="r" b="b"/>
+                                      <a:pathLst>
+                                        <a:path w="240631" h="221381">
+                                          <a:moveTo>
+                                            <a:pt x="0" y="221381"/>
+                                          </a:moveTo>
+                                          <a:lnTo>
+                                            <a:pt x="0" y="0"/>
+                                          </a:lnTo>
+                                          <a:lnTo>
+                                            <a:pt x="240631" y="0"/>
+                                          </a:lnTo>
+                                        </a:path>
+                                      </a:pathLst>
+                                    </a:custGeom>
+                                    <a:noFill/>
+                                    <a:ln w="6350">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a:ln>
+                                    <a:extLst>
+                                      <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                        <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                          <a:solidFill>
+                                            <a:srgbClr val="FFFFFF"/>
+                                          </a:solidFill>
+                                        </a14:hiddenFill>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </wps:spPr>
+                                  <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelH relativeFrom="margin">
+                              <wp14:pctWidth>0</wp14:pctWidth>
+                            </wp14:sizeRelH>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="45B84A9D" id="Полилиния 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:213.7pt;margin-top:8.5pt;width:18.45pt;height:18.45pt;rotation:90;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="240631,221381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaMxtbaAMAAO8HAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/ROrmO+1W20Wo3SIk&#10;viTKAdzEaSISO9hu0wVxBo7ANVZCcIZyI2acNNvsshJCRGprZ17H8+bZzxdP91VJdlzpQooZ9c5c&#10;SrhIZFqIzYy+Xy1HE0q0YSJlpRR8Rq+5pk8vHz+6aOop92Uuy5QrAkmEnjb1jObG1FPH0UnOK6bP&#10;ZM0FBDOpKmZgqjZOqlgD2avS8V03dhqp0lrJhGsNbxdtkF7a/FnGE/MmyzQ3pJxRqM3Yb2W/1/jt&#10;XF6w6UaxOi+Srgz2D1VUrBCwaJ9qwQwjW1XcS1UViZJaZuYskZUjs6xIuOUAbDz3Dpt3Oau55QLN&#10;0XXfJv3/0iavd28VKVLQjhLBKpDo8O3w8/D9cGM/Pw43v74Sz8dGNbWeAv5d/VYhVV2/lMkHDQFn&#10;EMGJBgxZN69kCgnZ1kjbnH2mKqIkiBCFLj72LTSB7K0i170ifG9IAi/9IAy8iJIEQt0Y12NTTIVF&#10;JFttnnNpx2z3UptW0BRGVo60I7UC8bOqBG2fOMQlDfFDNw68Tv8eBU3oUX44jsceyYnve8HkHtQ/&#10;gT6cMBigHsoVnqB8fzyJJg9WCM3oK3QfLC4eoGLsNYmjKIjvEh7/LRDO8cm6dzKCIJtjy1l+VCHZ&#10;i04GGBGGjrCKreS11Cg5igLCrmxvIQfArKY9ejxAQ8cRHSCHP6EnAzT0FNHRKbr9V1eUAnO4awuK&#10;ErCFddulmhnkgiXhkDSwB9tdQ3IYtrsCo5Xc8ZW0OHO7lW+3DSx7CynFfaj1IUAdY8ff2qY7Lgp0&#10;hkD4BxZmu9EXixxPDoWQy6Is7akoBVKIg6g9d1qWRYpBLFyrzXpeKrJjaJT26Ro3gFWFAbsui2pG&#10;Jz2ITXPO0iuR2lUMK8p2bAlhcjjNXR/xXFtb/Hzunl9NribhKPTjq1HoLhajZ8t5OIqX3jhaBIv5&#10;fOF9QUG9cJoXacoFlnq0aC/8OwvsLovWXHuTHlAaMF/a5z5zZ1iG7ThwOf5adtYF0fhap1zL9BpM&#10;0Nod7HO4I8H3cqk+UdLAfTOj+uOWKU5J+UKAoZ97YYgXlJ2E0diHiTqNrE8jTCSQakYTAzu2ncxN&#10;e61ta1VscljLs8dByGdgv1mBxmgrbOvqJnCrWA7dDYjX1uncom7v6cvfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEASujimd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB12oQU&#10;QpwKIXqLVFEqwdGN3TjCXgfbbcPfs5zguJrR2zf1anKWnXSIg0cB81kGTGPn1YC9gN3b+vYeWEwS&#10;lbQetYBvHWHVXF7UslL+jK/6tE09IwjGSgowKY0V57Ez2sk486NGyg4+OJnoDD1XQZ4J7ixfZFnJ&#10;nRyQPhg56meju8/t0Qm4a/t5/nIIXfllP27ad5O1m/VOiOur6ekRWNJT+ivDrz6pQ0NOe39EFZkV&#10;UCyWBVUpWNImKhRlkQPbEz1/AN7U/P+C5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCa&#10;MxtbaAMAAO8HAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBK6OKZ3wAAAAkBAAAPAAAAAAAAAAAAAAAAAMIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAzgYAAAAA&#10;" path="m,221381l,,240631,e" filled="f" strokeweight=".5pt">
+                            <v:stroke joinstyle="miter"/>
+                            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,262141;0,0;221877,0" o:connectangles="0,0,0"/>
+                            <w10:wrap anchory="page"/>
+                            <w10:anchorlock/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                  <w:r w:rsidR="003B625E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00F539A3" w:rsidRDefault="003B625E" w:rsidP="00435CEA">
+                  <w:pPr>
+                    <w:framePr w:w="4713" w:h="4280" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="982" w:y="654"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="176" w:right="-216"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003B625E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">на территории </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003B625E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Орского гуманитарно-технологического института </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="007540E9" w:rsidRPr="007540E9" w:rsidRDefault="003B625E" w:rsidP="00435CEA">
+                  <w:pPr>
+                    <w:framePr w:w="4713" w:h="4280" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="982" w:y="654"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="176" w:right="-216"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003B625E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(филиала) ОГУ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4643" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="007540E9" w:rsidRPr="00BB1429" w:rsidRDefault="007540E9" w:rsidP="001545DA">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="003620C4" w:rsidRPr="00E22AD0" w:rsidRDefault="003620C4" w:rsidP="00BB7BE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003620C4" w:rsidRPr="00E22AD0" w:rsidRDefault="003620C4" w:rsidP="00BB7BE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BF102E" w:rsidRDefault="00BF102E" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00435CEA" w:rsidRDefault="00435CEA" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0083259A" w:rsidRPr="005641CF" w:rsidRDefault="0000170F" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С целью повышения мер антитеррористической защищенности объектов и территорий института и во исполнении</w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ункта</w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.1.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004122A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>протокола заседания антитеррористической комиссии в Оренбургской области от 11.03.2026 № 111</w:t>
+      </w:r>
+      <w:r w:rsidR="00435CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083259A" w:rsidRPr="005641CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п р и к а з ы в а ю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C143D" w:rsidRPr="009C143D" w:rsidRDefault="00563025" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить </w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даты регистрации настоящего приказа </w:t>
+      </w:r>
+      <w:r w:rsidR="005641CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изменения </w:t>
+      </w:r>
+      <w:r w:rsidR="00502D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№ </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00502D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005641CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Инструкцию о порядке действий при совершении преступления террористического характера</w:t>
+      </w:r>
+      <w:r w:rsidR="003B625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B625E" w:rsidRPr="003B625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на территории </w:t>
+      </w:r>
+      <w:r w:rsidR="003B625E" w:rsidRPr="003B625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D870FE" w:rsidRPr="003B625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FF6" w:rsidRPr="008D2FF6">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005641CF" w:rsidRPr="005641CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утвержденной </w:t>
+      </w:r>
+      <w:r w:rsidR="005641CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказом </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2FF6" w:rsidRPr="008D2FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84048">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6391A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">04.07.2023 № 75 </w:t>
+      </w:r>
+      <w:r w:rsidR="00502D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – Изменения № </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00502D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1069" w:rsidRPr="008D2FF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(приложение № 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F6991" w:rsidRPr="002F6991" w:rsidRDefault="002F6991" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Руководителям подразделений до </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00185014">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F6991" w:rsidRPr="002F6991" w:rsidRDefault="002F6991" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. Ознакомить под подпись с </w:t>
+      </w:r>
+      <w:r w:rsidR="00502D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменениями № </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работников </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009364D5" w:rsidRDefault="002F6991" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Листы ознакомления (приложение № </w:t>
+      </w:r>
+      <w:r w:rsidR="002478CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) с подписями работников</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передать на хранение </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84048">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84048" w:rsidRPr="002E683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нженеру по пожарной безопасности </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Захарченко И.В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A47C64" w:rsidRDefault="00A47C64" w:rsidP="00A47C64">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Деканам факультетов до </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00185014">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A47C64" w:rsidRPr="002F6991" w:rsidRDefault="00A47C64" w:rsidP="00A47C64">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Ознакомить под подпись с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Изменениями № 3 о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бучающихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A47C64" w:rsidRDefault="00A47C64" w:rsidP="00A47C64">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.2. Листы ознакомления (приложение № 3) с подписями обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хранить в деканате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D870FE" w:rsidRDefault="00A47C64" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00563025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E683C" w:rsidRPr="002E683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Инженеру по пожарной безопасности </w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Захарченко И</w:t>
+      </w:r>
+      <w:r w:rsidR="002E683C" w:rsidRPr="002E683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.В. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ответственному </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за проведение мероприятий по обеспечению антитеррористической защищенности объектов (территорий) и организацию взаимодействия с территориальными органами безопасности</w:t>
+      </w:r>
+      <w:r w:rsidR="00D870FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E683C" w:rsidRDefault="00D870FE" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> С</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>огласовать с руководством ЧОП «</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ТКС-ЩИТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» вопрос ознакомления охранников с </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4862">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменениями № </w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в срок до </w:t>
+      </w:r>
+      <w:r w:rsidR="00704C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002E683C" w:rsidRPr="002E683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E683C" w:rsidRPr="002E683C" w:rsidRDefault="00D870FE" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A059B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обеспечить размещение </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4862">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="000B041E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зменений № </w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000B041E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на официальном сайте института в раздел</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Институт</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» – «П</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ротиводействие идеологии терроризма».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F6991" w:rsidRPr="002F6991" w:rsidRDefault="00D870FE" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-57" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6991" w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Контроль </w:t>
+      </w:r>
+      <w:r w:rsidR="00A059B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6991" w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>исполнени</w:t>
+      </w:r>
+      <w:r w:rsidR="00A059B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ем</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6991" w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа оставляю за собой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F6991" w:rsidRPr="002F6991" w:rsidRDefault="002F6991" w:rsidP="00D870FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F6991" w:rsidRPr="002F6991" w:rsidRDefault="00DC4F4E" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Директор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6991" w:rsidRPr="002F6991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В.В. Головин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A47C64" w:rsidRDefault="00A47C64" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0000305F" w:rsidRPr="000E3239" w:rsidRDefault="0000305F" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проект приказа подготовил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F70DD" w:rsidRDefault="004F70DD" w:rsidP="004F70DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E683C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Инженер по пож</w:t>
+      </w:r>
+      <w:r w:rsidR="003B625E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арной безопасности – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ответственный</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F70DD" w:rsidRDefault="004F70DD" w:rsidP="004F70DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>за проведение мероприятий по обеспечению</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F70DD" w:rsidRDefault="004F70DD" w:rsidP="004F70DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>антитеррористической защищенности объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F70DD" w:rsidRDefault="004F70DD" w:rsidP="004F70DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(территорий) и организацию взаимодействия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F70DD" w:rsidRDefault="004F70DD" w:rsidP="004F70DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с территориальными органами безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.В. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A130FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Захарченко</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563025" w:rsidRDefault="00563025" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B7381" w:rsidRDefault="006B7381" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A130FC" w:rsidRDefault="00A130FC" w:rsidP="00A720A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00783AEC" w:rsidRDefault="00783AEC" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00783AEC" w:rsidSect="00C7017A">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="357" w:right="851" w:bottom="1134" w:left="1701" w:header="720" w:footer="964" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B7ECD29" w14:textId="77777777" w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008D38DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Приложение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A914F6B" w14:textId="77777777" w:rsidR="008618C6" w:rsidRPr="005F722C" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="63A0BE8B" w14:textId="77777777" w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRPr="005F722C" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>приказом Орского гуманитарно-технологического института</w:t>
+        <w:t>УТВЕРЖДЕН</w:t>
+      </w:r>
+      <w:r w:rsidR="005F722C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BAD24F" w14:textId="77777777" w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5245"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>приказом Орского гуманитарно-технологического института</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>(филиала) ОГУ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2222E530" w14:textId="77777777" w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:ind w:left="5245" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="005F16DB">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>27.03.2026 № 34</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBF16AA" w14:textId="77777777" w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D54263" w14:textId="77777777" w:rsidR="008618C6" w:rsidRPr="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008618C6" w:rsidRPr="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008618C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ИЗМЕНЕНИЯ № </w:t>
       </w:r>
       <w:r w:rsidR="00F07DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2060A682" w14:textId="77777777" w:rsidR="008F1C75" w:rsidRPr="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
+    <w:p w:rsidR="008F1C75" w:rsidRPr="008618C6" w:rsidRDefault="008618C6" w:rsidP="008618C6">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:ind w:right="140" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="002C6FB0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -250,62 +2958,62 @@
       </w:r>
       <w:r w:rsidR="003B625E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B625E" w:rsidRPr="005C4E44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">на территории </w:t>
       </w:r>
       <w:r w:rsidR="003B625E" w:rsidRPr="005C4E44">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E09B33" w14:textId="77777777" w:rsidR="008F1C75" w:rsidRPr="008F1C75" w:rsidRDefault="008F1C75" w:rsidP="00A059B5">
+    <w:p w:rsidR="008F1C75" w:rsidRPr="008F1C75" w:rsidRDefault="008F1C75" w:rsidP="00A059B5">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:ind w:right="5103" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61AEC26D" w14:textId="77777777" w:rsidR="005F3D30" w:rsidRPr="009C7789" w:rsidRDefault="005F3D30" w:rsidP="00C22252">
+    <w:p w:rsidR="005F3D30" w:rsidRPr="009C7789" w:rsidRDefault="005F3D30" w:rsidP="00C22252">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Внести в Инструкцию </w:t>
       </w:r>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -386,51 +3094,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от 04.07.2023 № 75 </w:t>
       </w:r>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(далее – Инструкция)</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0865B3B5" w14:textId="77777777" w:rsidR="009C7789" w:rsidRPr="009C7789" w:rsidRDefault="009C7789" w:rsidP="002C6FB0">
+    <w:p w:rsidR="009C7789" w:rsidRPr="009C7789" w:rsidRDefault="009C7789" w:rsidP="002C6FB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
@@ -452,51 +3160,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Раздел </w:t>
       </w:r>
       <w:r w:rsidR="003B625E">
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инструкции:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ABCDA4" w14:textId="77777777" w:rsidR="009C7789" w:rsidRPr="009C7789" w:rsidRDefault="009C7789" w:rsidP="002C6FB0">
+    <w:p w:rsidR="009C7789" w:rsidRPr="009C7789" w:rsidRDefault="009C7789" w:rsidP="002C6FB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidR="002C6FB0">
@@ -558,51 +3266,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rStyle w:val="grame"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FCF0D6" w14:textId="77777777" w:rsidR="00097CB4" w:rsidRDefault="009C7789" w:rsidP="00097CB4">
+    <w:p w:rsidR="00097CB4" w:rsidRDefault="009C7789" w:rsidP="00097CB4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7789">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="0054288F">
         <w:rPr>
@@ -694,120 +3402,150 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">работников </w:t>
       </w:r>
       <w:r w:rsidR="00D97F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>охраны</w:t>
       </w:r>
       <w:r w:rsidR="0054288F" w:rsidRPr="00BF6A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F21FA4">
+      <w:r w:rsidR="00C86EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ООО ЧОП «Алекса»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0054288F" w:rsidRPr="00BF6A94">
+        <w:t>Ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> при </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F7B">
+        <w:t>ОП «</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86EA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>совершении или угрозе совершения вооружённого нападения (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F07DB3">
+        <w:t>ТКС-ЩИТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>информировании о вооружённом нападении на организацию</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97F7B">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="0054288F" w:rsidRPr="00BF6A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0054288F" w:rsidRPr="00BF6A94">
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>совершении или угрозе совершения вооружённого нападения (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>информировании о вооружённом нападении на организацию</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0054288F" w:rsidRPr="00BF6A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0054288F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AFF692" w14:textId="77777777" w:rsidR="00D97F7B" w:rsidRPr="002478CB" w:rsidRDefault="00097CB4" w:rsidP="002478CB">
+    <w:p w:rsidR="00D97F7B" w:rsidRPr="002478CB" w:rsidRDefault="00097CB4" w:rsidP="002478CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002478CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае, если Вы услышали </w:t>
       </w:r>
       <w:r w:rsidR="00F07DB3" w:rsidRPr="002478CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
@@ -897,89 +3635,98 @@
       </w:r>
       <w:r w:rsidR="00A85AD0" w:rsidRPr="00A85AD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и работников охраны</w:t>
       </w:r>
       <w:r w:rsidR="00A85AD0" w:rsidRPr="00A85AD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00854068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ООО ЧОП «Алекса»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002478CB">
+        <w:t>ЧОП</w:t>
+      </w:r>
+      <w:r w:rsidR="00694D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «ТКС-ЩИТ»</w:t>
+      </w:r>
+      <w:r w:rsidR="00694D57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5492F4B0" w14:textId="77777777" w:rsidR="00540727" w:rsidRPr="002478CB" w:rsidRDefault="00540727" w:rsidP="002478CB">
+    <w:p w:rsidR="00540727" w:rsidRPr="002478CB" w:rsidRDefault="00540727" w:rsidP="002478CB">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002478CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C1DFE0" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRDefault="00BE5393" w:rsidP="00BE5393">
+    <w:p w:rsidR="00BE5393" w:rsidRDefault="00BE5393" w:rsidP="00BE5393">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Алгоритмы действий </w:t>
       </w:r>
       <w:r w:rsidR="00F21FA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1005,14641 +3752,13920 @@
       <w:r w:rsidR="00F21FA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организаци</w:t>
       </w:r>
       <w:r w:rsidR="00F21FA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>и ООО ЧОП «Алекса»</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>и ЧОП «</w:t>
+      </w:r>
+      <w:r w:rsidR="00694D57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и обучающихся</w:t>
-[...17 lines deleted...]
-      <w:r>
+        <w:t>ТКС-ЩИТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и обучающихся</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00F21FA4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21FA4" w:rsidRPr="00A85AD0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> при совершении (угрозе совершения) преступлений террористической направленности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB66958" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRDefault="00BE5393" w:rsidP="00BE5393">
+    <w:p w:rsidR="00BE5393" w:rsidRDefault="00BE5393" w:rsidP="00BE5393">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CF42E0F" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="00E72E9E" w:rsidRDefault="00BE5393" w:rsidP="00D04691">
+    <w:p w:rsidR="00BE5393" w:rsidRPr="00E72E9E" w:rsidRDefault="00BE5393" w:rsidP="00D04691">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72E9E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Вооруженное нападение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E97CE29" w14:textId="77777777" w:rsidR="00D04691" w:rsidRPr="00E72E9E" w:rsidRDefault="00D04691" w:rsidP="00D04691">
+    <w:p w:rsidR="00D04691" w:rsidRPr="00E72E9E" w:rsidRDefault="00D04691" w:rsidP="00D04691">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10218" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2344"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3981"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="3115"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="099E44E1" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidTr="001B423A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-          <w:p w14:paraId="20CCFD7F" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+          </w:tcPr>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="006E299F" w:rsidP="006E299F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="006E299F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Категория персонала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="00F552D0">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidTr="006E299F">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="006E299F" w:rsidP="00F552D0">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="006E299F" w:rsidP="00F552D0">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Стрелок на территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="006E299F" w:rsidP="006E299F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006E299F" w:rsidRPr="001B2BE4" w:rsidRDefault="006E299F" w:rsidP="006E299F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Стрелок в здании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Руководство (руководитель и его заместители)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о происшествии оперативные службы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о происшествии оперативные службы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о вооруженном нападении орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о вооруженном нападении орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- принять все меры к незамедлительной передаче по системе оповещения сообщения "ВНИМАНИЕ! ВООРУЖЕННОЕ НАПАДЕНИЕ!", в случае несрабатывания (отказа, уничтожения) системы оповещения - любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить усиление охраны и контроля пропускного и внутриобъектового режимов, а также прекращение доступа людей и транспортных средств на объект (кроме оперативных служб);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- принять все меры к незамедлительной передаче по системе оповещения сообщения "ВНИМАНИЕ! ВООРУЖЕННОЕ НАПАДЕНИЕ!", в случае несрабатывания (отказа, уничтожения) системы оповещения - любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить усиление охраны и контроля пропускного и внутриобъектового режимов, а также прекращение доступа людей и транспортных средств на объект (кроме оперативных служб);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="7325BBB0" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">принять меры к размещению работников и обучающихся в помещениях здания с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>последующим прекращением их перемещения внутри объекта;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0070786F" w:rsidRPr="001B2BE4" w:rsidRDefault="0070786F" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">принять меры к размещению работников и обучающихся в помещениях здания с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>последующим прекращением их перемещения внутри объекта;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности принять меры к воспрепятствованию дальнейшего продвижения нарушителя и проникновения его в здания (удаленное блокирование входов в здания или изоляцию в определенной части территории);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности принять меры к воспрепятствованию дальнейшего продвижения нарушителя (изоляцию в определенной части здания);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на постоянной связи с оперативными службами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности отслеживать ситуацию в здании и направление движения нарушителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после нейтрализации нарушителя обеспечить информирование родителей (законных представителей) обучающихся о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- осуществить сбор обучающихся для их последующей передачи родителям (законным представителям).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на постоянной связи с оперативными службами;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="7D6FC603" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="7FC158DB" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности отслеживать ситуацию на территории и направление движения нарушителя;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после нейтрализации нарушителя обеспечить информирование родителей (законных представителей) обучающихся о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3981" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- осуществить сбор обучающихся для их последующей передачи родителям (законным представителям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="004645D9">
+        <w:trPr>
+          <w:trHeight w:val="1104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="377ACF4E" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="0070786F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Стрелок в здании</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Работники образовательной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- при нахождении вне здания объекта немедленно уйти в сторону от опасности, уводя за собой людей, которые находятся в непосредственной близости, при возможности покинуть территорию объекта, в зимний период принять все возможные меры к недопущению обморожения обучающихся, обеспечить информирование оперативных служб и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>руководителя о ситуации и своем месте нахождения любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- при нахождении вне здания объекта немедленно уйти в сторону от здания, в котором находится преступник, уводя за собой людей, которые находятся в непосредственной близости, при возможности покинуть территорию объекта, в зимний период принять все возможные меры к недопущению обморожения обучающихся, обеспечить информирование </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>оперативных служб и руководителя о ситуации и своем месте нахождения любым доступным способом;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="7FEE20F9" w14:textId="77777777" w:rsidTr="00500CF7">
-[...22 lines deleted...]
-          <w:p w14:paraId="440C69C2" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...116 lines deleted...]
-              <w:t>- незамедлительно информировать о происшествии оперативные службы;</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в здании объекта переместиться в ближайшее помещение, уводя за собой людей, находящихся поблизости и далее действовать в указанном ниже порядке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в здании объекта переместиться в ближайшее помещение, уводя за собой людей, находящихся поблизости и далее действовать в указанном ниже порядке;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="0B6881BE" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1237 lines deleted...]
-          <w:p w14:paraId="3443751B" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...116 lines deleted...]
-              <w:t>- при нахождении вне здания объекта немедленно уйти в сторону от здания, в котором находится преступник, по возможности покинуть территорию объекта и сообщить родителям (законным представителям) о своем месте нахождения, в случае нахождения в непосредственной близости работника организации сообщить ему об опасности и далее действовать по его указаниям;</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находясь в помещении, обеспечить блокирование входов всеми доступными средствами, в том числе мебелью;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находясь в помещении, обеспечить блокирование входов всеми доступными средствами, в том числе мебелью;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="1FDF5F52" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1148 lines deleted...]
-          <w:p w14:paraId="59BCA4F9" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить размещение людей наиболее безопасным из возможных способов, как можно дальше от входов, ближе к капитальным стенам, ниже уровня оконных проемов, под прикрытием мебели;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить размещение людей наиболее безопасным из возможных способов, как можно дальше от входов, ближе к капитальным стенам, ниже уровня оконных проемов, под прикрытием мебели;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- принять меры к прекращению паники и громких разговоров (звуков) в помещении;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- принять меры к прекращению паники и громких разговоров (звуков) в помещении;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить информирование оперативных служб любым доступным способом (при возможности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить передачу информации о вооруженном нападении руководителю любым доступным способом (при возможности);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить информирование оперативных служб любым доступным способом (при возможности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить передачу информации о вооруженном нападении руководителю любым доступным способом (при возможности);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не допускать общения людей по любым средствам связи;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не допускать общения людей по любым средствам связи;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- принять меры к переводу всех имеющихся в помещении средств связи и иных приборов (приспособлений), в том числе предназначенных для обеспечения учебного процесса в беззвучный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>режим либо их отключению;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- принять меры к переводу всех имеющихся в помещении средств связи и иных приборов (приспособлений), в том числе предназначенных для обеспечения учебного процесса в беззвучный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>режим либо их отключению;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- ожидать прибытия оперативных служб, разблокировать входы и покидать помещения только по команде руководства либо оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- ожидать прибытия оперативных служб, разблокировать входы и покидать помещения только по команде руководства либо оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после нейтрализации нарушителя по указанию руководства обеспечить информирование родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после нейтрализации нарушителя по указанию руководства обеспечить информирование родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить сбор и передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить сбор и передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководства проведение мероприятий по ликвидации последствий происшествия;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководства проведение мероприятий по ликвидации последствий происшествия;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при проведении операции по пресечению вооруженного нападения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лечь на пол лицом вниз, голову закрыть руками и не двигаться;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по возможности держаться подальше от проемов дверей и окон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>при ранении постараться не двигаться с целью уменьшения потери крови;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не бежать навстречу сотрудникам, проводящим операцию по пресечению вооруженного нападения, или от них, так как они могут посчитать бегущих за преступников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при проведении операции по пресечению вооруженного нападения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лечь на пол лицом вниз, голову закрыть руками и не двигаться;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по возможности держаться подальше от проемов дверей и окон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>при ранении постараться не двигаться с целью уменьшения потери крови;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не бежать навстречу сотрудникам, проводящим операцию по пресечению вооруженного нападения, или от них, так как они могут посчитать бегущих за преступников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучающиеся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- при нахождении вне здания объекта немедленно уйти в сторону от опасности, по возможности покинуть территорию объекта и сообщить родителям (законным представителям) о своем </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>месте нахождения, в случае нахождения в непосредственной близости работника организации сообщить ему об опасности и далее действовать по его указаниям;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- при нахождении вне здания объекта немедленно уйти в сторону от здания, в котором находится преступник, по возможности покинуть территорию объекта и сообщить родителям </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(законным представителям) о своем месте нахождения, в случае нахождения в непосредственной близости работника организации сообщить ему об опасности и далее действовать по его указаниям;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в здании переместиться в ближайшее помещение или в сторону работника организации, сообщить ему об опасности и далее действовать по его указаниям;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в здании переместиться в ближайшее помещение или в сторону работника организации, сообщить ему об опасности и далее действовать по его указаниям;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- помочь работнику организации заблокировать входы, в том числе с помощью мебели (самостоятельно заблокировать входы, если рядом не оказалось работника);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- помочь работнику организации заблокировать входы в помещениях, в том числе с помощью мебели (самостоятельно заблокировать входы, если рядом не оказалось работника);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- разместиться наиболее безопасным из возможных способов, как можно дальше от входов, ближе к капитальным стенам, ниже уровня оконных проемов, под прикрытием мебели;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- разместиться наиболее безопасным из возможных способов, как можно дальше от входов, ближе к капитальным стенам, ниже уровня оконных проемов, под прикрытием мебели;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- сохранять спокойствие, разговаривать тихо, внимательно слушать и выполнять указания работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- сохранять спокойствие, разговаривать тихо, внимательно слушать и выполнять указания работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- переключить средства связи в бесшумный режим либо их выключить;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- переключить средства связи в бесшумный режим либо их выключить;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказать помощь и поддержку другим обучающимся только по указанию работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказать помощь и поддержку другим обучающимся только по указанию работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- разблокировать выходы и выходить из помещения только по указанию работника организации, руководителя или оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- разблокировать выходы и выходить из помещения только по указанию работника организации, руководителя или оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- при проведении операции по пресечению </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>вооруженного нападения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лечь на пол лицом вниз, голову закрыть руками и не двигаться;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по возможности держаться подальше от проемов дверей и окон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>при ранении постараться не двигаться с целью уменьшения потери крови;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не бежать навстречу сотрудникам, проводящим операцию по пресечению вооруженного нападения, или от них, так как они могут посчитать бегущих за преступников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- при проведении операции по пресечению </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>вооруженного нападения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лечь на пол лицом вниз, голову закрыть руками и не двигаться;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по возможности держаться подальше от проемов дверей и окон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>при ранении постараться не двигаться с целью уменьшения потери крови;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00030E81" w:rsidRPr="001B2BE4" w:rsidRDefault="00030E81" w:rsidP="00030E81">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не бежать навстречу сотрудникам, проводящим операцию по пресечению вооруженного нападения, или от них, так как они могут посчитать бегущих за преступников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Работник охранной организации</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...27 lines deleted...]
-          <w:p w14:paraId="3511BFA5" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу сообщения "ВНИМАНИЕ! ВООРУЖЕННОЕ НАПАДЕНИЕ!" посредством системы оповещения или любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу сообщения "ВНИМАНИЕ! ВООРУЖЕННОЕ НАПАДЕНИЕ!" посредством системы оповещения или любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить информирование руководства организации о вооруженном нападении любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить информирование руководства организации о вооруженном нападении любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="04F1F8F5" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- сообщить о происшествии и действиях нападающего, а также о видимом количестве оружия и иных средств нападения дежурному территориального органа внутренних дел, уведомить территориальные органы ФСБ России, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Росгвардии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, сообщить старшему наряда (при наличии) и дежурному по службе охраны;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- сообщить о происшествии и действиях нападающего, а также о видимом количестве оружия и иных средств нападения дежурному территориального органа внутренних дел, уведомить территориальные органы ФСБ России, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Росгвардии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, сообщить старшему наряда (при наличии) и дежурному по службе охраны;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- по возможности поддерживать постоянную </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>связь с дежурной частью службы охраны, с прибывающими нарядами оперативных служб, докладывая о принимаемых мерах и складывающейся на месте происшествия обстановке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- по возможности поддерживать постоянную </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>связь с дежурной частью службы охраны, с прибывающими нарядами оперативных служб, докладывая о принимаемых мерах и складывающейся на месте происшествия обстановке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не покидать пункт охраны; в случае нахождения вне защищенного пункта охраны по возможности переместиться в пункт охраны и запереть укрепленную дверь изнутри. При нахождении вне защищенного пункта охраны, следует при возможности занять какое-либо укрытие;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B57D63" w:rsidRPr="001B2BE4" w:rsidRDefault="00B57D63" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не покидать пункт охраны; в случае нахождения вне пункта охраны по возможности переместиться в пункт охраны и запереть укрепленную дверь изнутри. При нахождении вне защищенного пункта охраны, следует при возможности занять какое-либо укрытие;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="5A1DE072" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...26 lines deleted...]
-          <w:p w14:paraId="1E306364" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности принять меры к воспрепятствованию дальнейшего продвижения нарушителя (блокирование входных дверей в здания или изоляция в определенной части территории) или его задержанию;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности принять меры к воспрепятствованию дальнейшего продвижения нарушителя (блокирование дверей или изоляция в определенной части здания) или его задержанию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить усиление охраны и контроля пропускного и внутриобъектового режимов, а также прекращение доступа людей и транспортных средств на объект (кроме оперативных служб);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности отслеживать направление движения нарушителя и сообщать об этом руководству объекта любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности оказать первую помощь пострадавшим, организовать эвакуацию людей с объекта;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить беспрепятственный доступ к месту происшествия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>оперативных служб и в дальнейшем действовать по распоряжениям руководства организации и оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после нейтрализации нарушителя по распоряжению руководства организации осуществлять контроль передачи обучающихся родителям (законным представителям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить усиление охраны и контроля пропускного и внутриобъектового режимов, а также прекращение доступа людей и транспортных средств на объект (кроме оперативных служб);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="4161A5AE" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w:rsidRDefault="00BE5393" w:rsidP="00F350B7">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности отслеживать направление движения нарушителя и сообщать об этом руководству объекта любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009D5ECD">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности оказать первую помощь пострадавшим, организовать эвакуацию людей с объекта;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>беспрепятственный доступ к месту происшествия оперативных служб и в дальнейшем действовать по распоряжениям руководства организации и оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5393" w:rsidRPr="009D5ECD" w14:paraId="0B48BE1F" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00A63340">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...92 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после нейтрализации нарушителя по распоряжению руководства организации осуществлять контроль передачи обучающихся родителям (законным представителям).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1034 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00B57D63">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1584E7B7" w14:textId="77777777" w:rsidR="00E72E9E" w:rsidRDefault="00E72E9E" w:rsidP="00F552D0">
-[...14 lines deleted...]
-    <w:p w14:paraId="26BA2209" w14:textId="77777777" w:rsidR="0004015D" w:rsidRDefault="00A929EC" w:rsidP="00D36291">
+    <w:p w:rsidR="0004015D" w:rsidRDefault="00A929EC" w:rsidP="00D36291">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004015D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Размещение взрывного устройства</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5082" w:type="pct"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2344"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3831"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="3115"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="6C1E58D6" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidTr="001B423A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...16 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidRDefault="00171F0E" w:rsidP="00BE5393">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...16 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidRDefault="00171F0E" w:rsidP="00BE5393">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
               <w:t>Категория персонала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3765" w:type="pct"/>
+            <w:tcW w:w="6230" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...16 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidRDefault="00171F0E" w:rsidP="00BE5393">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...16 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
               <w:t>Действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="653724B5" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidRDefault="00171F0E" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidRDefault="00171F0E" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Взрывное устройство обнаружено на входе (при попытке проноса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00171F0E" w:rsidRPr="001B2BE4" w:rsidRDefault="00171F0E" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Взрывное устройство обнаружено в здании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Руководство (руководитель и его заместители)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать оперативные службы об обнаружении взрывного устройства (попытки его проноса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать об обнаружении взрывного устройства орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- дать работнику охраны распоряжение о передаче посредством системы оповещения или любым доступным способом сообщения: "ВНИМАНИЕ! ЭВАКУАЦИЯ, ЗАЛОЖЕНА БОМБА!";</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить контроль за осуществлением эвакуации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>людей в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по завершении эвакуации дать указание об информировании родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- направить к месту сбора назначенных лиц для осуществления контроля за передачей обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться вблизи объекта до прибытия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по их рекомендациям обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>незамедлительно прибыть на место обнаружения предмета, похожего на взрывное устройство (кроме случаев получения информации о минировании посредством телефонных звонков и сообщений), оценить обстановку (возможно с привлечением работника охраны) и принять решение об информировании оперативных служб и эвакуации людей;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать оперативные службы об обнаружении взрывного устройства;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- незамедлительно информировать об обнаружении взрывного устройства орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>объекте;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- дать работнику охраны распоряжение о передаче посредством системы оповещения или любым доступным способом сообщения: "ВНИМАНИЕ! ЭВАКУАЦИЯ, ЗАЛОЖЕНА БОМБА!";</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00171F0E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить контроль за осуществлением эвакуации людей в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по завершении эвакуации дать указание об информировании родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- направить к месту сбора назначенных лиц для осуществления контроля за передачей обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться вблизи объекта до прибытия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по их рекомендациям обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Работники образовательной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на безопасном расстоянии от взрывного устройства до прибытия руководителя и далее действовать в соответствии с его указаниями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- при объявлении эвакуации приступить к эвакуации, уводя за собой обучающихся, находящихся </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>поблизости и далее действовать в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в помещении, не допуская паники обеспечить отключение всех имеющихся в помещении средств связи и иных приборов (приспособлений), в том числе предназначенных для обеспечения учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>- при нахождении рядом с обнаруженным предметом, похожим на взрывное устройство громко обратиться к окружающим "ЧЬЯ СУМКА (ПАКЕТ, КОРОБКА)?", если ответа не последовало, отвести окружающих на безопасное расстояние;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="004645D9">
+        <w:trPr>
+          <w:trHeight w:val="1932"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...43 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...206 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2018" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительное информирование руководителя об обнаружении взрывного устройства любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...24 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на безопасном расстоянии от взрывного устройства до прибытия руководителя и далее действовать в соответствии с его указаниями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при объявлении эвакуации приступить к эвакуации, уводя за собой обучающихся, находящихся поблизости и далее действовать в соответствии с планом эвакуации;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="7EFE95FC" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...73 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности отключить на объекте электричество и газоснабжение, предварительно убедившись в отсутствии людей в лифтах и других помещениях, выход из которых может быть заблокирован при отключении электричества.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Отключение не производится в случаях, когда взрывное устройство каким-либо образом соединено с указанными коммуникациями;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="0B416E34" w14:textId="77777777" w:rsidTr="00500CF7">
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1235" w:type="pct"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...29 lines deleted...]
-            <w:tcW w:w="2018" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...32 lines deleted...]
-              <w:t>- незамедлительно информировать об обнаружении взрывного устройства орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в помещении, не допуская паники обеспечить отключение всех имеющихся в помещении средств связи и иных приборов (приспособлений), в том числе предназначенных для обеспечения учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности отключить на объекте электричество и газоснабжение, предварительно убедившись в отсутствии людей в лифтах и других помещениях, выход из которых может быть заблокирован при отключении электричества. Отключение не производится в случаях, когда взрывное устройство каким-либо образом соединено с указанными коммуникациями;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="4D363B26" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности открыть все окна и двери для рассредоточения ударной волны;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить проведение эвакуации обучающихся, при возможности с личными (ценными) вещами, теплой одеждой к месту сбора в соответствии с планом эвакуации (в зимний период принять все возможные меры к исключению случаев обморожения обучающихся);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- убедившись в полной эвакуации из помещения с внешней стороны дверей поставить отметку "ЭВАКУИРОВАНО" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- по возможности открыть все окна и двери для рассредоточения ударной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>волны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить проведение эвакуации обучающихся, при возможности с личными (ценными) вещами, теплой одеждой к месту сбора в соответствии с планом эвакуации (в зимний период принять все возможные меры к исключению случаев обморожения обучающихся);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя осуществить проверку помещений на предмет эвакуации людей и о результатах сообщить руководителю или назначенному им лицу;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя обеспечить информирование родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- убедившись в полной эвакуации из помещения с внешней стороны дверей поставить отметку "ЭВАКУИРОВАНО" любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя или назначенных им лиц передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя осуществить проверку помещений на предмет эвакуации людей и о результатах сообщить руководителю или назначенному им лицу;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя обеспечить информирование родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя или назначенных им лиц передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidTr="00171F0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D5511A" w:rsidRPr="001B2BE4" w:rsidRDefault="00D5511A" w:rsidP="00D5511A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучающиеся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- проследовать на безопасное расстояние от предполагаемого взрывного устройства (места его </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>проноса или провоза);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- не трогать и не приближаться к оставленным другими лицами (бесхозным) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>предметам;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- в случае обнаружения оставленного другими лицами (бесхозного) предмета громко обратиться к окружающим "ЧЬЯ СУМКА (ПАКЕТ, КОРОБКА)?", если ответа не последовало сообщить ближайшему работнику организации, либо обучающемуся старшего возраста;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- действовать по распоряжению руководителя, охранника или работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- в случае эвакуации сохранять спокойствие, отключить средства связи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказывать помощь и поддержку другим обучающимся только по указанию работников организации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- проследовать на безопасное расстояние от предполагаемого взрывного устройства (места его проноса или провоза);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- действовать по распоряжению руководителя, охранника или работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- в случае эвакуации сохранять спокойствие, отключить средства связи;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="00926B45">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказывать помощь и поддержку другим обучающимся только по указанию работников организации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Работники охранной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при обнаружении в ходе осмотра запрещенного к проносу предмета работник, проводящий осмотр, подает другому работнику охранной организации (при наличии) (наблюдающему за входным шлюзом (при наличии) через укрепленное окно пункта охраны или с помощью камер видеонаблюдения) сигнал блокировки дверей либо сам принимает все меры по недопущению лица на объект;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя незамедлительную передачу сообщения "ВНИМАНИЕ! ЭВАКУАЦИЯ, ЗАЛОЖЕНА БОМБА!" посредством системы оповещения либо любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя организации прибыть к месту обнаружения взрывного устройства для оценки обстановки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- определить зону опасности </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>и принять меры к ограждению и охране подходов к опасной зоне;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>для оцепления опасной зоны при нехватке собственных сил охрана может привлечь персонал охраняемого объекта.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- блокирует внутреннюю дверь объекта, активирует кнопку тревожной сигнализации, фиксирует точное время происшествия </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>и сообщает о происшествии руководству организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- в зависимости от опасности нарушения (в том числе, от вида обнаруженного предмета, запрещенного к проносу) и прогнозируемой опасности нарушителя принимает одно из решений:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не задерживая нарушителя, предложить ему подождать у входа на объект, пока не будет получено разрешение на проход от старшего охраны (при этом фактически ожидая прибытие оперативных служб для дополнительной проверки и возможного задержания нарушителя);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>принять решение на самостоятельное задержание нарушителя (при уверенности в возможности и эффективности таких действий, а также отсутствии риска для окружающих людей);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>задержать нарушителя в форме блокирования во входном шлюзе (при наличии) до прибытия оперативных служб и находиться в это время в шлюзе вместе с нарушителем, либо, в зависимости от ситуации, самому выйти за внешнюю дверь объекта, оставив нарушителя в шлюзе (при этом работник охраны по сигналу другого работника охраны (при наличии) блокирует также и внешнюю дверь объекта);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">не задерживая нарушителя, предложить ему покинуть территорию объекта в связи с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>невозможностью его допуска с запрещенным предметом и проводить его за территорию (в связи с малой опасностью обнаруженного предмета, либо</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>наоборот, в связи с высокой опасностью предмета - исключая риск для жизни и здоровья людей на территории объекта);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="001B2BE4" w:rsidRDefault="008675C5" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не допускать в оцепленную зону людей и транспорт до завершения работы оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2018" w:type="pct"/>
+      </w:tr>
+      <w:tr w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...24 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- осуществлять контроль за проведением эвакуации людей в соответствии с планом эвакуации;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="15FA1AB5" w14:textId="77777777" w:rsidTr="00500CF7">
+      <w:tr w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1235" w:type="pct"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться вблизи объекта и наблюдать за ним до прибытия оперативных служб и в дальнейшем действовать по распоряжениям руководителя;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- поддерживать постоянную связь с дежурной частью службы охраны, а также с прибывающими нарядами оперативных служб, докладывая о принимаемых мерах и складывающейся на месте происшествия обстановке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="001B2BE4" w:rsidRPr="001B2BE4" w:rsidRDefault="001B2BE4" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...38 lines deleted...]
-            <w:tcW w:w="2018" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказать содействие оперативным службам в осмотре объекта с целью обнаружения иного взрывного устройства и посторонних лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...22 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя незамедлительную передачу сообщения "ВНИМАНИЕ! ЭВАКУАЦИЯ, ЗАЛОЖЕНА БОМБА!" посредством системы оповещения либо иным доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="0000D307" w14:textId="77777777" w:rsidTr="00500CF7">
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1235" w:type="pct"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- определить зону опасности и принять меры к ограждению и охране подходов к опасной зоне;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="72C68873" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...71 lines deleted...]
-            <w:tcW w:w="2018" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не допускать в оцепленную зону людей и транспорт до завершения работы группы обезвреживания;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...22 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="1D756936" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...104 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="2B515D87" w14:textId="77777777" w:rsidTr="00500CF7">
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1235" w:type="pct"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- осуществлять контроль за проведением эвакуации людей в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="5ADD9B8E" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...71 lines deleted...]
-            <w:tcW w:w="2018" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться вблизи объекта и наблюдать за ним до прибытия оперативных служб и в дальнейшем действовать по распоряжениям руководителя;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...22 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="5107D214" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...107 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- поддерживать постоянную связь с дежурной частью службы охраны, а также с прибывающими нарядами оперативных служб, докладывая о принимаемых </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мерах и складывающейся на месте происшествия обстановке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="04875356" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...64 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="530A89A4" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказать содействие оперативным службам в осмотре объекта с целью обнаружения иного взрывного устройства и посторонних лиц;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...64 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A929EC" w:rsidRPr="009D5ECD" w14:paraId="6F74BF77" w14:textId="77777777" w:rsidTr="00500CF7">
-[...2 lines deleted...]
-            <w:tcW w:w="1235" w:type="pct"/>
+      <w:tr w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidTr="00926B45">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:tcW w:w="1746" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3691 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00871D5D" w:rsidRPr="001B2BE4" w:rsidRDefault="00871D5D" w:rsidP="001B2BE4">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="721C59E6" w14:textId="77777777" w:rsidR="00BE5393" w:rsidRDefault="00BE5393" w:rsidP="00BE5393">
-[...9 lines deleted...]
-    <w:p w14:paraId="44B1B1B5" w14:textId="77777777" w:rsidR="00500CF7" w:rsidRDefault="00500CF7" w:rsidP="00163C7F">
+    <w:p w:rsidR="00500CF7" w:rsidRDefault="00500CF7" w:rsidP="00163C7F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFB4EFB" w14:textId="77777777" w:rsidR="00806771" w:rsidRDefault="00D04691" w:rsidP="00500CF7">
+    <w:p w:rsidR="001B2BE4" w:rsidRDefault="00D04691" w:rsidP="00500CF7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04691">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Захват заложников</w:t>
       </w:r>
       <w:r w:rsidR="00806771">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9538" w:type="dxa"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2858"/>
-        <w:gridCol w:w="6680"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="15ED3306" w14:textId="77777777" w:rsidTr="00F350B7">
-[...20 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk227315444"/>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Категория персонала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6680" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="78062D20" w14:textId="77777777" w:rsidTr="00F350B7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Руководство (руководитель и его заместители)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о происшествии оперативные службы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о захвате заложников орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно прибыть к месту захвата заложников и не приближаясь к нарушителю, оценить обстановку и принять решение о направлениях и способах эвакуации людей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности лично и через назначенных лиц вести наблюдение за нарушителем и его перемещениями, находясь на безопасном удалении до прибытия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить любыми доступными способами вывод людей из опасной зоны, при невозможности прекратить всякого рода передвижения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить любым доступным способом информирование людей, находящихся в близлежащих </w:t>
+            </w:r>
+            <w:r w:rsidR="008675C5" w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к опасной зоне</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> помещениях, о происшествии и необходимости блокирования входов в целях недопущения захвата большего числа заложников и перемещения нарушителя в более защищенное место;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- по собственной инициативе в переговоры с нарушителем не вступать и иными действиями его не </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>провоцировать;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить эвакуацию людей в соответствии с планом эвакуации, в той части объекта, которая не находится под контролем нарушителя без использования системы оповещения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по завершении эвакуации дать указание об информировании родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- направить к месту сбора назначенных лиц для осуществления контроля за передачей обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по прибытии оперативных служб действовать согласно их распоряжениям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по их рекомендациям обеспечить через назначенных лиц проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...16 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Работники образовательной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении рядом с местом захвата заложников попытаться покинуть опасную зону, уводя за собой находящихся поблизости людей;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при невозможности таких действий оставаться на месте, не провоцировать нарушителя, выполнять его требования, не допускать паники среди обучающихся и персонала, не переключать на себя внимание нарушителя;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в помещении вблизи места захвата заложников, обеспечить блокирование входов всеми доступными средствами, в том числе мебелью;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- принять меры к прекращению паники и громких разговоров (звуков) в помещении;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить размещение людей наиболее безопасным из возможных способов, как можно дальше от входов, ближе к капитальным стенам, ниже уровня оконных проемов, под прикрытием мебели;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- принять меры к переводу всех имеющихся в помещении средств связи и иных приборов (приспособлений), в том числе предназначенных для обеспечения учебного процесса в беззвучный режим либо их отключению;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не допускать общения обучающихся и персонала по любым средствам связи;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить передачу информации о захвате заложников руководству любым доступным способом при возможности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить информирование оперативных служб любым доступным способом при возможности;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ожидать прибытия оперативных служб, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>разблокировать входы и покидать помещения только по команде руководства либо оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении вне опасной зоны (далеко от места захвата заложников) обеспечить проведение эвакуации людей, при возможности с личными (ценными) вещами, теплой одеждой к месту сбора в соответствии с планом эвакуации (в зимний период принять все возможные меры к исключению случаев обморожения обучающихся);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- убедившись в полной эвакуации из помещения при возможности закрыть входы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководства осуществить проверку помещений на предмет эвакуации людей, о результатах сообщить руководству;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководства обеспечить информирование родителей (законных представителей) обучающихся о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководства передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководства обеспечить проведение мероприятий по ликвидации последствий происшествия;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- во время проведения операции по освобождению:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лечь на пол лицом вниз, голову закрыть руками и не двигаться;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по возможности держаться подальше от проемов дверей и окон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>при ранении постараться не двигаться с целью уменьшения потери крови;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F130FA" w:rsidRPr="00C920EB" w:rsidRDefault="00F130FA" w:rsidP="00F130FA">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не бежать навстречу сотрудникам, проводящим операцию, или от них, так как они могут посчитать бегущих за преступников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучающиеся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении рядом с местом захвата заложников попытаться покинуть опасную зону, при невозможности таких действий оставаться на месте, не провоцировать нарушителя, выполнять его требования, сохранять спокойствие и не допускать паники, вести себя как можно незаметнее и не переключать на себя внимание нарушителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в помещении вблизи места захвата заложников помочь работникам организации заблокировать входы, в том числе с помощью мебели (самостоятельно заблокировать входы, если рядом не оказалось работника), сохранять спокойствие, разговаривать тихо, внимательно слушать и выполнять указания работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- разместиться наиболее безопасным из возможных способов: как можно дальше от входов, ближе к </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>капитальным стенам, ниже уровня оконных проемов, под прикрытием мебели;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- переключить средства связи в бесшумный режим либо выключить их;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказать помощь и поддержку другим обучающимся только по указанию работника организации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- разблокировать выходы и выходить из помещения только по указанию работника организации, руководителя или оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- во время проведения операции по освобождению:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лечь на пол лицом вниз, голову закрыть руками и не двигаться;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>по возможности держаться подальше от проемов дверей и окон;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>при ранении постараться не двигаться с целью уменьшения потери крови;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B403A1" w:rsidRPr="00C920EB" w:rsidRDefault="00B403A1" w:rsidP="00B403A1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:ind w:firstLine="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>не бежать навстречу сотрудникам, проводящим операцию, или от них, так как они могут посчитать бегущих за преступников.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Работники охранной </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности (отсутствии угрозы себе и окружающим) сообщить о происшествии и требованиях преступников дежурному территориального органа внутренних дел, уведомить территориальные органы ФСБ России и МЧС России, сообщить старшему наряда и дежурному по службе охраны, администрации объекта;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности поддерживать постоянную связь с дежурной частью службы охраны, а также прибывающими сотрудниками оперативных служб, докладывая о принимаемых мерах и складывающейся на месте происшествия обстановке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при непосредственном контакте с преступниками не допускать действий, которые могут спровоцировать их к применению оружия, взрывных устройств, иных опасных предметов и веществ; выполнять требования преступников, если это не связано с причинением ущерба жизни и здоровью людей; не противоречить преступникам, не рисковать жизнью окружающих и своей собственной, не вступать с ними в переговоры по своей инициативе; на совершение любых действий спрашивать разрешение у преступников;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- систему оповещения не использовать;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- осуществлять контроль за проведением эвакуации людей в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить беспрепятственный доступ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>оперативных служб к месту происшествия;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на объекте до прибытия оперативных служб и в дальнейшем действовать в соответствии с указаниями руководства;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidTr="00F130FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C920EB" w:rsidRPr="00C920EB" w:rsidRDefault="00C920EB" w:rsidP="00C920EB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководства обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w:rsidR="00BC76BB" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:ind w:left="1080"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00534213" w:rsidRPr="00BC76BB" w:rsidRDefault="00534213" w:rsidP="00BC76BB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срабатывание на территории образовательной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00534213" w:rsidRPr="00BC76BB" w:rsidRDefault="00534213" w:rsidP="00BC76BB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>взрывного устройства, в том числе доставленного беспилотным</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00534213" w:rsidRDefault="00534213" w:rsidP="00BC76BB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC76BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>летательным аппаратом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC76BB" w:rsidRPr="00BC76BB" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00C920EB" w:rsidRDefault="00BC76BB" w:rsidP="004645D9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk227316534"/>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Категория персонала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00C920EB" w:rsidRDefault="00BC76BB" w:rsidP="004645D9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Руководство (руководитель и его заместители)</w:t>
             </w:r>
-            <w:r>
-[...57 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- незамедлительно информировать о происшествии оперативные службы;</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно информировать о срабатывании взрывного устройства (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="26909BBB" w14:textId="77777777" w:rsidTr="00F350B7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- незамедлительно информировать о захвате заложников орган (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- незамедлительно прибыть к месту происшествия и, не приближаясь к нему, оценить обстановку и принять решение о направлениях и способах эвакуации людей;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="3DF56673" w14:textId="77777777" w:rsidTr="00F350B7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- незамедлительно прибыть к месту захвата заложников и не приближаясь к нарушителю, оценить обстановку и принять решение о направлениях и способах эвакуации людей;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить любым доступным способом информирование людей, находящихся в близлежащих </w:t>
+            </w:r>
+            <w:r w:rsidR="008675C5" w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к опасной зоне</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> помещениях, о происшествии и необходимости эвакуации в целях недопущения жертв в случае возможной повторной детонации, если одним БПЛА было доставлено несколько взрывных устройств;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="718A1F7F" w14:textId="77777777" w:rsidTr="00F350B7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- при возможности лично и через назначенных лиц вести наблюдение за нарушителем и его перемещениями, находясь на безопасном удалении до прибытия оперативных служб;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- через назначенных лиц вести наблюдение за местом происшествия, находясь на безопасном удалении до прибытия оперативных служб;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="2DD30DE6" w14:textId="77777777" w:rsidTr="00F350B7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- обеспечить любыми доступными способами вывод людей из опасной зоны, при невозможности прекратить всякого рода передвижения;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить эвакуацию людей в соответствии с планом эвакуации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="5930A459" w14:textId="77777777" w:rsidTr="00F350B7">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- обеспечить любым доступным способом информирование людей, находящихся в близлежащих к опасной зоны помещениях, о происшествии и необходимости блокирования входов в целях недопущения захвата большего числа заложников и перемещения нарушителя в более защищенное место;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по завершении эвакуации дать указание об информировании родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="3B384E36" w14:textId="77777777" w:rsidTr="00500CF7">
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- направить к месту сбора назначенных лиц для осуществления контроля за передачей обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по прибытии оперативных служб действовать согласно их распоряжениям;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="00BC76BB">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="956"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- по собственной инициативе в переговоры с нарушителем не вступать и иными действиями его не провоцировать;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- после завершения работы оперативных служб и по их рекомендациям обеспечить через назначенных лиц проведение мероприятий по ликвидации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>последствий происшествия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="666195A9" w14:textId="77777777" w:rsidTr="00500CF7">
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Работники образовательной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении рядом с местом взрыва попытаться покинуть опасную зону, уводя за собой находящихся поблизости людей;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на безопасном расстоянии от места взрыва до прибытия руководителя и далее действовать в соответствии с его указаниями;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить проведение эвакуации обучающихся, при возможности с личными (ценными) вещами, теплой одеждой к месту сбора в соответствии с планом эвакуации (в зимний период принять все возможные меры к исключению случаев обморожения обучающихся);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при нахождении в помещении, не допуская паники обеспечить отключение всех имеющихся в помещении средств связи и иных приборов (приспособлений), в том числе предназначенных для обеспечения учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности отключить на объекте электричество и газоснабжение, предварительно убедившись в отсутствии людей в лифтах и других помещениях, выход из которых может быть заблокирован при отключении электричества;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности открыть все окна и двери для рассредоточения ударной волны при возможной повторной детонации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- убедившись в полной эвакуации из помещения с внешней стороны дверей поставить отметку "ЭВАКУИРОВАНО" любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя осуществить проверку помещений на предмет эвакуации людей и о результатах сообщить руководителю или назначенному им лицу;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя обеспечить информирование родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="00BC76BB">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- обеспечить эвакуацию людей в соответствии с планом эвакуации, в той части объекта, которая не находится под контролем нарушителя без использования системы оповещения;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя или назначенных им лиц обеспечить передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="1946B915" w14:textId="77777777" w:rsidTr="00500CF7">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучающиеся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- проследовать на безопасное расстояние от места происшествия;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- по завершении эвакуации дать указание об информировании родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- действовать по распоряжению руководителя, охранника или работника организации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="08A9916B" w14:textId="77777777" w:rsidTr="00500CF7">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- направить к месту сбора назначенных лиц для осуществления контроля за передачей обучающихся родителям (законным представителям);</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- отключить средства связи, в случае эвакуации </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>сохранять спокойствие;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="1DDEAF81" w14:textId="77777777" w:rsidTr="00500CF7">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказывать помощь и поддержку другим обучающимся только по указанию работников организации.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Работники охранной </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя незамедлительную передачу сообщения "ВНИМАНИЕ! ЭВАКУАЦИЯ, СРАБОТКА ВЗРЫВНОГО УСТРОЙСТВА!" посредством системы оповещения либо любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя организации прибыть к месту срабатывания взрывного устройства для оценки обстановки;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- определить зону опасности на случай повторной детонации и принять меры к ограждению и охране подходов к опасной зоне;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- для оцепления опасной зоны при нехватке собственных сил охрана может привлечь персонал охраняемого объекта;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- не допускать в оцепленную зону людей и транспорт до завершения работы оперативных служб;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- осуществлять контроль за проведением эвакуации людей в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться вблизи места происшествия и наблюдать за ним до прибытия оперативных служб и в дальнейшем действовать по распоряжениям руководителя;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности оказать первую помощь пострадавшим;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- поддерживать постоянную связь с дежурной частью службы охраны, а также с прибывающими нарядами оперативных служб, докладывая о принимаемых мерах и складывающейся на месте происшествия обстановке;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="1834AB57" w14:textId="77777777" w:rsidTr="00500CF7">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- по прибытии оперативных служб действовать согласно их распоряжениям;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- оказать содействие оперативным службам в осмотре объекта с целью обнаружения иного взрывного устройства и посторонних лиц;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="79B2FE70" w14:textId="77777777" w:rsidTr="00500CF7">
-[...5 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- после завершения работы оперативных служб и по их рекомендациям обеспечить через назначенных лиц проведение мероприятий по ликвидации последствий происшествия.</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC76BB" w:rsidRPr="00EB7F13" w:rsidRDefault="00BC76BB" w:rsidP="00BC76BB">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00806771" w:rsidRPr="009D5ECD" w14:paraId="3BB3BD41" w14:textId="77777777" w:rsidTr="00500CF7">
-[...1387 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="1142BE3F" w14:textId="77777777" w:rsidR="00163C7F" w:rsidRDefault="00163C7F" w:rsidP="00F350B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w:rsidR="00534213" w:rsidRPr="00EB7F13" w:rsidRDefault="00534213" w:rsidP="00BC76BB">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...12 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4889360D" w14:textId="77777777" w:rsidR="00D04691" w:rsidRPr="00F350B7" w:rsidRDefault="00F350B7" w:rsidP="00500CF7">
+    <w:p w:rsidR="00D04691" w:rsidRPr="001B2DF1" w:rsidRDefault="00F350B7" w:rsidP="00500CF7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D5ECD">
+      <w:r w:rsidRPr="001B2DF1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Нападение с использованием горючих жидкостей</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EB6F48" w14:textId="77777777" w:rsidR="00F350B7" w:rsidRDefault="00F350B7" w:rsidP="00F350B7">
+    <w:p w:rsidR="00F350B7" w:rsidRDefault="00F350B7" w:rsidP="00F350B7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9488" w:type="dxa"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2839"/>
-        <w:gridCol w:w="6649"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="447E8D30" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...20 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="004645D9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Категория персонала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="004645D9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="7250BA09" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...16 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Руководство (руководитель и его заместители)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A85AD0">
-[...45 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- незамедлительно информировать о происшествии оперативные службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="1EC2012E" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- незамедлительно информировать о происшествии (организацию) - правообладателя объекта (территории), вышестоящий орган (организацию), а также руководителя в случае его отсутствия на объекте;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A10ECF" w14:textId="77777777" w:rsidR="00854068" w:rsidRPr="009D5ECD" w:rsidRDefault="00854068" w:rsidP="00F552D0">
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- незамедлительно прибыть к месту происшествия и, не приближаясь к нему, оценить обстановку и принять решение о направлениях и способах эвакуации людей;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="7CEF95A4" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- обеспечить эвакуацию людей в соответствии с планом эвакуации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="49BF62E5" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- по завершении эвакуации дать указание об информировании родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="2DC3ACC2" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- направить к месту сбора назначенных лиц для осуществления контроля за передачей обучающихся родителям (законным представителям);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="15DD2B64" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- обеспечить беспрепятственный доступ к месту происшествия оперативных служб;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="79168730" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- по прибытии оперативных служб действовать согласно их распоряжениям;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="6512DF7A" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidTr="00141EF1">
+        <w:trPr>
+          <w:trHeight w:val="986"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00C920EB" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00141EF1" w:rsidRPr="00EB7F13" w:rsidRDefault="00141EF1" w:rsidP="00141EF1">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- после завершения работы оперативных служб и по их рекомендациям обеспечить через назначенных лиц проведение мероприятий по ликвидации последствий происшествия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="57CD4AAD" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...16 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Работники образовательной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- находиться на безопасном расстоянии от места происшествия до прибытия руководителя и далее действовать в соответствии с его указаниями;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при объявлении эвакуации приступить к эвакуации, уводя за собой обучающихся, находящихся поблизости и далее действовать в соответствии с планом эвакуации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности отключить на объекте электричество и газоснабжение, предварительно убедившись в отсутствии людей в лифтах и других помещениях, выход из которых может быть заблокирован при отключении электричества;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по возможности закрыть все окна для предотвращения доступа в здание кислорода;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить проведение эвакуации обучающихся, при возможности с личными (ценными) вещами, теплой одеждой к месту сбора в соответствии с планом эвакуации (в зимний период принять все возможные меры к исключению случаев обморожения обучающихся);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- убедившись в полной эвакуации из помещения с внешней стороны дверей поставить отметку </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>"ЭВАКУИРОВАНО" любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя осуществить проверку помещений на предмет эвакуации людей и о результатах сообщить руководителю или назначенному им лицу;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по указанию руководителя обеспечить информирование родителей (законных представителей) о временном прекращении учебного процесса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя или назначенных им лиц передачу обучающихся родителям (законным представителям);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="008675C5">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Обучающиеся</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A85AD0">
-[...45 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- сохранять спокойствие, не допускать возникновения паники, строго следовать инструкциям персонала, покидать помещения в сторону эвакуационного выхода, строясь в колонну по два человека;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="641D4C39" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- соблюдать осторожность, не толкать впереди идущих по лестнице;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="7BAA0C4C" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- выйдя к лестнице, обучающиеся одного класса должны держаться вместе, не бежать толпой и организованно спускаться только с одной стороны лестницы, оставляя другую сторону для прохода;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="401E5DA2" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- все обучающие, которые не присутствуют в классе во время сигнала тревоги (находятся в туалете, коридоре и т.п.) должны немедленно вернуться в класс либо присоединиться к любому классу, начавшему эвакуацию, покинув здание образовательной организации обязательно присоединиться к своему классу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="1A456911" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...16 lines deleted...]
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...65 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Работники охранной </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C920EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- обеспечить незамедлительную передачу тревожного сообщения, зафиксировать время события;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="6AD20034" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...63 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- доложить руководителю о факте происшествия и возникновения пожара;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01350A1F" w14:textId="77777777" w:rsidR="00854068" w:rsidRPr="009D5ECD" w:rsidRDefault="00854068" w:rsidP="00F552D0">
-[...24 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить по указанию руководителя незамедлительную передачу сообщения "ВНИМАНИЕ! ЭВАКУАЦИЯ, ПОЖАРНАЯ ТРЕВОГА!" посредством системы оповещения либо любым доступным способом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов, разблокирование турникетов системы контроля и управления доступом;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить эвакуацию обучающихся и персонала из здания </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="00EB7F13" w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>согласно плану</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> эвакуации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- обеспечить прекращение доступа людей и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ТРЕВОГА!" посредством системы оповещения либо любым доступным способом;</w:t>
+              <w:t>транспортных средств на объект (за исключением сотрудников оперативных служб и спецтранспорта);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="7072340C" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- обеспечить открытие и доступность коридоров и эвакуационных выходов, разблокирование турникетов системы контроля и управления доступом;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности отслеживать направление движения нарушителя и его действия;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="328F260B" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- обеспечить эвакуацию обучающихся и персонала из здания согласно плана эвакуации;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- проверить отсутствие обучающихся и персонала во всех помещениях здания, в которые возможен доступ без угрозы здоровью;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="1F30D41E" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="004645D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- обеспечить прекращение доступа людей и транспортных средств на объект (за исключением сотрудников оперативных служб и спецтранспорта);</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- при возможности оказать первую помощь пострадавшим;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- по прибытии пожарно-спасательного подразделения проинформировать руководителя тушения пожара об эвакуируемых людях, особо обратив внимание на места, где возможно остались люди, а также о конструктивных и технологических особенностях объектов образовательной организации, сообщить другие сведения, необходимые для успешной ликвидации пожара;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="352BA64F" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...2 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+      <w:tr w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidTr="008675C5">
+        <w:trPr>
+          <w:trHeight w:val="754"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...65 lines deleted...]
-              <w:t>- при возможности отслеживать направление движения нарушителя и его действия;</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00C920EB" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008675C5" w:rsidRPr="00EB7F13" w:rsidRDefault="008675C5" w:rsidP="008675C5">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- после завершения работы оперативных служб и по распоряжению руководителя обеспечить проведение мероприятий по ликвидации последствий происшествия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00854068" w:rsidRPr="009D5ECD" w14:paraId="29277C6B" w14:textId="77777777" w:rsidTr="00DA75ED">
-[...258 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="076AA8A3" w14:textId="77777777" w:rsidR="00E451B0" w:rsidRDefault="00E451B0" w:rsidP="00B31D25">
+    <w:p w:rsidR="00141EF1" w:rsidRPr="001B2DF1" w:rsidRDefault="00141EF1" w:rsidP="00F350B7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E451B0" w:rsidRPr="001B2DF1" w:rsidRDefault="00E451B0" w:rsidP="00B31D25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D41B0E" w14:textId="77777777" w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
+    <w:p w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidR="00725A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">нженер по пожарной безопасности – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ответственный</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611EB782" w14:textId="77777777" w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
+    <w:p w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>за проведение мероприятий по обеспечению</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7272E4BE" w14:textId="77777777" w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
+    <w:p w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>антитеррористической защищенности объектов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBE4A27" w14:textId="77777777" w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
+    <w:p w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00B31D25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(территорий) и организацию взаимодействия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2FA131" w14:textId="77777777" w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="0054288F">
+    <w:p w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="0054288F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с территориальными органами безопасности</w:t>
       </w:r>
       <w:r w:rsidR="002478CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
@@ -15663,210 +17689,209 @@
       <w:r w:rsidR="00704C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.В. </w:t>
       </w:r>
       <w:r w:rsidR="00704C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Захарченко</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D47CBA4" w14:textId="77777777" w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00CD0771">
+    <w:p w:rsidR="00B31D25" w:rsidRDefault="00B31D25" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="665C0959" w14:textId="77777777" w:rsidR="00500CF7" w:rsidRDefault="00500CF7" w:rsidP="00CD0771">
+    <w:p w:rsidR="00500CF7" w:rsidRDefault="00500CF7" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00500CF7" w:rsidSect="00783AEC">
-          <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="720" w:footer="964" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73DF9311" w14:textId="77777777" w:rsidR="00500CF7" w:rsidRDefault="00500CF7" w:rsidP="00CD0771">
+    <w:p w:rsidR="00500CF7" w:rsidRDefault="00500CF7" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6319D70E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00500CF7">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Приложение № 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715C12DE" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00500CF7">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">к приказу Орского гуманитарно-технологического института (филиала) ОГУ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744CC63B" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00500CF7">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="005F16DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>27.03.2026 № 34</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405DC1BD" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DE56AF" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
+    <w:p w:rsidR="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЛИСТ ОЗНАКОМЛЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B06E69" w14:textId="77777777" w:rsidR="0008095D" w:rsidRPr="00CD0771" w:rsidRDefault="0008095D" w:rsidP="00CD0771">
+    <w:p w:rsidR="0008095D" w:rsidRPr="00CD0771" w:rsidRDefault="0008095D" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26888F22" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00DE770C">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00DE770C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r w:rsidR="00EA679E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">изменениями </w:t>
@@ -16042,2597 +18067,2597 @@
       <w:r w:rsidR="00500CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="006C5CA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00500CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE7CEC9" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00DC4F4E" w:rsidRDefault="00151906" w:rsidP="00CD0771">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00DC4F4E" w:rsidRDefault="00151906" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidR="00500CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD0771" w:rsidRPr="00DC4F4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(наименование подразделения)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF4E124" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6E0009" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
+    <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00CD0771">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="3014"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="3FF7C65C" w14:textId="77777777" w:rsidTr="00725A4D">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00725A4D">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A0450EE" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52A19772" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C3BDA37" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ф. И. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F2F35BD" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112D71A0" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00344CB8">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00344CB8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">С </w:t>
             </w:r>
             <w:r w:rsidR="00344CB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">изменениями № </w:t>
             </w:r>
             <w:r w:rsidR="00540727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="176CB210" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(подпись, дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="27D2CFAE" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F819A41" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A07797E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BCCB45D" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1730023E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="68CAE383" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D7600CE" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1309BA54" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="773DD3AC" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19EE5F4E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="2280E3B0" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8710ED" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AA122FF" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C874BD" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F336A46" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="7CE1C89D" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45AB8BE9" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61235397" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="234AC1EA" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05FE03BB" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="2B28DE3D" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CDA2B43" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58BAAFD6" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CF88062" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3461E8B3" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="4A5AC0C8" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59E2A160" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6655CA32" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="043AD6B4" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="604B7880" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="481E53E8" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A2A348" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="785EC6D6" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FEFD18" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F407D93" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="0F9ACF35" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E85CD83" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E29F972" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B5388F8" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EBA63FE" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="544D3DC0" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="410BE61E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0087D9C7" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76BA68B4" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="684FB12F" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="1FA44DEF" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3246DB3F" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6355DA53" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA58534" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF4210A" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="07FB7D96" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D4E805E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="479F9F58" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51B0BCEC" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="044C8E4B" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="0229A7B1" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="560D88A8" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60407277" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23742C7A" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ADB17B7" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="307FB967" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1312ED79" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="582CE8F7" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DF22A70" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E52FB4E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="32603863" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EF864A2" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A3967E2" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5752F216" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241E1D8C" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="1123C00E" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="305FEE1B" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3E47DD" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F57E31E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B0DD39" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="57EAAC3E" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="238BA5BD" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F621688" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31073533" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C90BE8A" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="0204AE19" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60DEA6F4" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58B7D613" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F9C8546" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52B19742" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="0CFE3F2C" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0897B6DF" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F4F4EEC" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60939043" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18123169" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="49E5BB06" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10CA2D0A" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="372E98FF" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11B0499A" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3304600E" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="60AEE742" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D44A907" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E152ED6" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DB2918C" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36867E7A" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w14:paraId="21D9DC29" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30EAC01F" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38D92361" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D2F09F7" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="109E3EBF" w14:textId="77777777" w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
+          <w:p w:rsidR="00CD0771" w:rsidRPr="00CD0771" w:rsidRDefault="00CD0771" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w14:paraId="2415857D" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DDFE244" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50F82E95" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1FE8D6" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F344A5C" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w14:paraId="02E250C1" w14:textId="77777777" w:rsidTr="00563025">
+      <w:tr w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidTr="00563025">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68AECC9F" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14ECE327" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED31E84" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64469581" w14:textId="77777777" w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
+          <w:p w:rsidR="00DC4F4E" w:rsidRPr="00CD0771" w:rsidRDefault="00DC4F4E" w:rsidP="00563025">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F40BC41" w14:textId="77777777" w:rsidR="00531E22" w:rsidRDefault="00531E22" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00531E22" w:rsidRDefault="00531E22" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3182CFAD" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00500CF7">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Приложение № 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0265E3F6" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00500CF7">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">к приказу Орского гуманитарно-технологического института (филиала) ОГУ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E70C1E" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00500CF7">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4678"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="005F16DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>27.03.2026 № 34</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC893C5" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD9D83D" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЛИСТ ОЗНАКОМЛЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4976AD" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="195A8E83" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">с изменениями № </w:t>
       </w:r>
       <w:r w:rsidR="00500CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -18761,2701 +20786,2700 @@
         <w:rPr>
           <w:rStyle w:val="13"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="00500CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4219EBE4" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00DC4F4E" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00DC4F4E" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
       <w:r w:rsidR="00500CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4F4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(наименование факультета)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777B5B6C" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Орского гуманитарно-технологического института (филиала) ОГУ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526F3705" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
+    <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F20C1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="3014"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="1244FD36" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F9E8D2A" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="509A4FA3" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AEDEFB7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ф. И. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25120E9B" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40C722F4" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">С </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">изменениями № </w:t>
             </w:r>
             <w:r w:rsidR="00500CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3294D1E5" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD0771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(подпись, дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="11ADEDCD" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB2AAE0" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10523E4D" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E2CCB3E" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="577DD700" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="66CAF2D7" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588879EF" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06BAA2F7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="410A88BD" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C2C9E8A" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="68321D71" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12D312BA" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46821D45" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A9C6A6" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="743674F7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="6B44B1BB" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65A05FAD" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="548351B4" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CE248C5" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200E9A5D" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="7E6548E2" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45634BDE" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D626416" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12A64AB4" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="108CA366" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="5E795673" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA9F539" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29314D92" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6379A6EA" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D0546C8" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="2DE355F3" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FF653EA" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57FE258D" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BF381A4" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C14E3D" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="3CE38493" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05651250" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="117C4209" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FE04DF" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A0DC24B" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="2F609CC7" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F61C042" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6419A168" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4651EF51" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5056DCC7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="3B61F8AF" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="286B5A02" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3968BECA" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="026C30D7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B9A5956" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="3D1B1273" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="388E2423" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="400D23B6" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="531FE484" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="098E8F45" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="4877AD96" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="529F8B16" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA7A581" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33852FE3" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="178AF222" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="2BDE3A90" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="324B25EA" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07FA545C" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2982F270" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F9B8230" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="6124DC1D" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="077978F6" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A223641" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D8840FD" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F3220E6" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="54096214" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E1D2617" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F4B2D3B" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2212E0FD" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="494E185C" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="4FEE6E84" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07047F3F" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52924F87" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5201DE5C" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CBC53FA" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="3A22F5E0" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0912AFD9" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CF0CEE8" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D3E612A" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D225BA7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="2DE75F68" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A3F74E7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F74BCA7" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C761A5F" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39DEA832" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="058C7AAF" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2043D912" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65EB5B88" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11236200" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15735B91" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="4EA7D632" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="794B371B" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558DF51A" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4200CEAC" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3405695D" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="20982BA2" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17D12BF6" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E903024" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C93C2A0" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B9E3D08" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="2AA59255" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08CEA385" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A63EB99" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="665234F5" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC675E3" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w14:paraId="777E7380" w14:textId="77777777" w:rsidTr="00F552D0">
+      <w:tr w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidTr="00F552D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CEB8CF0" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="638AA6A8" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59286235" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D4C69A9" w14:textId="77777777" w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
+          <w:p w:rsidR="00F20C1A" w:rsidRPr="00CD0771" w:rsidRDefault="00F20C1A" w:rsidP="00F552D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4921E01F" w14:textId="77777777" w:rsidR="00964DCD" w:rsidRDefault="00964DCD" w:rsidP="00500CF7">
+    <w:p w:rsidR="00964DCD" w:rsidRDefault="00964DCD" w:rsidP="00500CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00964DCD" w:rsidSect="00783AEC">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="720" w:footer="964" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73649F8C" w14:textId="77777777" w:rsidR="00F01E25" w:rsidRDefault="00F01E25" w:rsidP="009E6DEC">
+    <w:p w:rsidR="00BB7C97" w:rsidRDefault="00BB7C97" w:rsidP="009E6DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04F66A2F" w14:textId="77777777" w:rsidR="00F01E25" w:rsidRDefault="00F01E25" w:rsidP="009E6DEC">
+    <w:p w:rsidR="00BB7C97" w:rsidRDefault="00BB7C97" w:rsidP="009E6DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TextBookC">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C92C3EA" w14:textId="77777777" w:rsidR="00F01E25" w:rsidRDefault="00F01E25" w:rsidP="009E6DEC">
+    <w:p w:rsidR="00BB7C97" w:rsidRDefault="00BB7C97" w:rsidP="009E6DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B1C7AB0" w14:textId="77777777" w:rsidR="00F01E25" w:rsidRDefault="00F01E25" w:rsidP="009E6DEC">
+    <w:p w:rsidR="00BB7C97" w:rsidRDefault="00BB7C97" w:rsidP="009E6DEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="885458330"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="264DBD7D" w14:textId="77777777" w:rsidR="00783AEC" w:rsidRPr="00783AEC" w:rsidRDefault="00783AEC">
+      <w:p w:rsidR="004645D9" w:rsidRPr="00783AEC" w:rsidRDefault="004645D9">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00783AEC">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00783AEC">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00783AEC">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006C5CA5" w:rsidRPr="006C5CA5">
+        <w:r w:rsidRPr="006C5CA5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r w:rsidRPr="00783AEC">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0F6B34A9" w14:textId="77777777" w:rsidR="00F552D0" w:rsidRPr="00563025" w:rsidRDefault="00F552D0" w:rsidP="00563025">
+  <w:p w:rsidR="004645D9" w:rsidRPr="00563025" w:rsidRDefault="004645D9" w:rsidP="00563025">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05455AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="640EC2CC"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22973,53 +24997,53 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="31528748">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AB0C64A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AEE5B2D"/>
+    <w:nsid w:val="486E6B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34B2FF62"/>
+    <w:tmpl w:val="133685AE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23062,50 +25086,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AEE5B2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34B2FF62"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="518D5833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F83EF008"/>
     <w:lvl w:ilvl="0" w:tplc="95241F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23151,51 +25264,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8068F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B288C356"/>
     <w:lvl w:ilvl="0" w:tplc="1B7AA036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1173" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23265,51 +25378,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED31E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF3AAF06"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23351,69 +25464,69 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4A55E8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F9CA5ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="490"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63E6308D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E55447DC"/>
     <w:lvl w:ilvl="0" w:tplc="B9465930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23483,51 +25596,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="641C4668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63F04CA8"/>
     <w:lvl w:ilvl="0" w:tplc="E8E650C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23597,51 +25710,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70C61C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E341838"/>
     <w:lvl w:ilvl="0" w:tplc="03288BEA">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -23686,69 +25799,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71423150"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51F0EBA2"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75522316"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7410EDD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="490"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76EA2E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA3E6E8E"/>
     <w:lvl w:ilvl="0" w:tplc="7D909BBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -23829,51 +26031,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F99720A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EA2DDD4"/>
     <w:lvl w:ilvl="0" w:tplc="DAB85B78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -23943,496 +26145,520 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="888222579">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="899288526">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="234976325">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1653875597">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1684436104">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="811755662">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2131507488">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1695958837">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1044257813">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2030909595">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="459492978">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1941840108">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1805847168">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1009526318">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="740982567">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="57173558">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="444158640">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1682706662">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="808523027">
-[...11 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="402143966">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="29577281">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="106900338">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="823473437">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE12F9"/>
     <w:rsid w:val="0000170F"/>
     <w:rsid w:val="0000305F"/>
     <w:rsid w:val="00004DBD"/>
     <w:rsid w:val="000076D4"/>
     <w:rsid w:val="00007FF5"/>
     <w:rsid w:val="00016C7D"/>
     <w:rsid w:val="00027D9F"/>
+    <w:rsid w:val="00030E81"/>
     <w:rsid w:val="00031EAC"/>
     <w:rsid w:val="000357D0"/>
     <w:rsid w:val="0003683E"/>
     <w:rsid w:val="00036DEA"/>
     <w:rsid w:val="0004015D"/>
     <w:rsid w:val="00041D86"/>
     <w:rsid w:val="00045C91"/>
     <w:rsid w:val="00046939"/>
     <w:rsid w:val="00053A70"/>
     <w:rsid w:val="0006489B"/>
     <w:rsid w:val="0008095D"/>
     <w:rsid w:val="00086AFA"/>
     <w:rsid w:val="00096CAA"/>
     <w:rsid w:val="00097CB4"/>
     <w:rsid w:val="000A2B16"/>
     <w:rsid w:val="000A51CC"/>
     <w:rsid w:val="000A55F3"/>
     <w:rsid w:val="000A60C0"/>
     <w:rsid w:val="000A701E"/>
     <w:rsid w:val="000A7F1B"/>
     <w:rsid w:val="000B041E"/>
     <w:rsid w:val="000B40B8"/>
     <w:rsid w:val="000C0D3D"/>
     <w:rsid w:val="000C12C6"/>
     <w:rsid w:val="000C4BEB"/>
     <w:rsid w:val="000D7BD6"/>
     <w:rsid w:val="000D7C82"/>
     <w:rsid w:val="000E139C"/>
     <w:rsid w:val="000E2415"/>
     <w:rsid w:val="000E2BD1"/>
     <w:rsid w:val="000E3239"/>
     <w:rsid w:val="000F21C3"/>
     <w:rsid w:val="000F465F"/>
     <w:rsid w:val="000F54A9"/>
     <w:rsid w:val="000F61C6"/>
     <w:rsid w:val="00104EA9"/>
     <w:rsid w:val="001127B7"/>
     <w:rsid w:val="001206FB"/>
     <w:rsid w:val="001250E5"/>
     <w:rsid w:val="00125A51"/>
     <w:rsid w:val="00127D5C"/>
     <w:rsid w:val="001314BE"/>
     <w:rsid w:val="00135888"/>
     <w:rsid w:val="0014013A"/>
     <w:rsid w:val="00140435"/>
+    <w:rsid w:val="00141EF1"/>
     <w:rsid w:val="00143103"/>
     <w:rsid w:val="00145686"/>
     <w:rsid w:val="00151906"/>
     <w:rsid w:val="00151B7E"/>
     <w:rsid w:val="001545DA"/>
     <w:rsid w:val="00163C31"/>
     <w:rsid w:val="00163C7F"/>
     <w:rsid w:val="001641B5"/>
     <w:rsid w:val="0016433A"/>
     <w:rsid w:val="001708A2"/>
+    <w:rsid w:val="00171F0E"/>
     <w:rsid w:val="0017363C"/>
     <w:rsid w:val="00181DEB"/>
     <w:rsid w:val="00183DE9"/>
     <w:rsid w:val="00185014"/>
     <w:rsid w:val="00192FE4"/>
     <w:rsid w:val="00194A03"/>
     <w:rsid w:val="001A1E5F"/>
     <w:rsid w:val="001B2B77"/>
+    <w:rsid w:val="001B2BE4"/>
+    <w:rsid w:val="001B2DF1"/>
+    <w:rsid w:val="001B423A"/>
     <w:rsid w:val="001B4B78"/>
     <w:rsid w:val="001B7A6C"/>
     <w:rsid w:val="001C03A9"/>
     <w:rsid w:val="001C14B1"/>
     <w:rsid w:val="001D1069"/>
     <w:rsid w:val="001D10C9"/>
     <w:rsid w:val="001D3188"/>
     <w:rsid w:val="001D425E"/>
     <w:rsid w:val="001D722C"/>
     <w:rsid w:val="001E5CE8"/>
+    <w:rsid w:val="001F2BD9"/>
     <w:rsid w:val="001F506E"/>
     <w:rsid w:val="00203EDC"/>
     <w:rsid w:val="002058DD"/>
     <w:rsid w:val="0020664B"/>
     <w:rsid w:val="00206952"/>
     <w:rsid w:val="002116A7"/>
     <w:rsid w:val="00212C5B"/>
     <w:rsid w:val="00213B90"/>
     <w:rsid w:val="002235CF"/>
     <w:rsid w:val="00224263"/>
     <w:rsid w:val="00224969"/>
     <w:rsid w:val="00227630"/>
     <w:rsid w:val="00230503"/>
     <w:rsid w:val="00231EC5"/>
     <w:rsid w:val="00236866"/>
     <w:rsid w:val="002478CB"/>
     <w:rsid w:val="00252D65"/>
     <w:rsid w:val="00253354"/>
     <w:rsid w:val="0025723A"/>
     <w:rsid w:val="00266BF9"/>
     <w:rsid w:val="00271431"/>
+    <w:rsid w:val="002778D1"/>
+    <w:rsid w:val="00277C0D"/>
     <w:rsid w:val="00280316"/>
     <w:rsid w:val="00285C61"/>
     <w:rsid w:val="00285D47"/>
     <w:rsid w:val="00287F1F"/>
     <w:rsid w:val="0029473A"/>
     <w:rsid w:val="00295A42"/>
     <w:rsid w:val="002A498B"/>
     <w:rsid w:val="002B1F95"/>
     <w:rsid w:val="002B2CE6"/>
     <w:rsid w:val="002B5D8E"/>
     <w:rsid w:val="002B7F7B"/>
     <w:rsid w:val="002C0DA9"/>
     <w:rsid w:val="002C13EC"/>
     <w:rsid w:val="002C1D1F"/>
     <w:rsid w:val="002C38DB"/>
     <w:rsid w:val="002C67DA"/>
     <w:rsid w:val="002C6FB0"/>
     <w:rsid w:val="002C7CFB"/>
     <w:rsid w:val="002D1F6E"/>
     <w:rsid w:val="002D3CC1"/>
     <w:rsid w:val="002D4362"/>
     <w:rsid w:val="002E0B92"/>
     <w:rsid w:val="002E683C"/>
     <w:rsid w:val="002E771B"/>
     <w:rsid w:val="002F6991"/>
     <w:rsid w:val="002F74B9"/>
-    <w:rsid w:val="00305798"/>
     <w:rsid w:val="00314089"/>
     <w:rsid w:val="0031433B"/>
     <w:rsid w:val="00314452"/>
     <w:rsid w:val="003249E9"/>
     <w:rsid w:val="0032500B"/>
     <w:rsid w:val="00326D67"/>
     <w:rsid w:val="00330A35"/>
     <w:rsid w:val="00331411"/>
     <w:rsid w:val="00331F86"/>
     <w:rsid w:val="00333278"/>
     <w:rsid w:val="00335E82"/>
     <w:rsid w:val="0034262A"/>
     <w:rsid w:val="0034472B"/>
     <w:rsid w:val="00344CB8"/>
     <w:rsid w:val="003468C7"/>
     <w:rsid w:val="00350AC5"/>
     <w:rsid w:val="00353597"/>
     <w:rsid w:val="00354071"/>
     <w:rsid w:val="003555E0"/>
     <w:rsid w:val="00356200"/>
     <w:rsid w:val="00356D79"/>
     <w:rsid w:val="00360BD5"/>
     <w:rsid w:val="003620C4"/>
     <w:rsid w:val="00365FB8"/>
     <w:rsid w:val="00376672"/>
     <w:rsid w:val="00377F01"/>
     <w:rsid w:val="00384DDB"/>
     <w:rsid w:val="00385A5D"/>
+    <w:rsid w:val="003865E9"/>
     <w:rsid w:val="00393C5D"/>
     <w:rsid w:val="00394A4F"/>
     <w:rsid w:val="00395A79"/>
     <w:rsid w:val="00396FA0"/>
     <w:rsid w:val="003A5CD6"/>
     <w:rsid w:val="003B1210"/>
     <w:rsid w:val="003B625E"/>
     <w:rsid w:val="003B73A3"/>
     <w:rsid w:val="003C5B5D"/>
     <w:rsid w:val="003C70C8"/>
     <w:rsid w:val="003D1159"/>
     <w:rsid w:val="003D40E5"/>
     <w:rsid w:val="003D72CD"/>
     <w:rsid w:val="003E3CA5"/>
     <w:rsid w:val="003E775F"/>
     <w:rsid w:val="00401B4A"/>
+    <w:rsid w:val="004050D1"/>
     <w:rsid w:val="004053AF"/>
     <w:rsid w:val="004074A3"/>
     <w:rsid w:val="004122A8"/>
     <w:rsid w:val="00433F6D"/>
     <w:rsid w:val="00435CEA"/>
     <w:rsid w:val="00447A81"/>
     <w:rsid w:val="00450286"/>
     <w:rsid w:val="004529E6"/>
     <w:rsid w:val="00453000"/>
     <w:rsid w:val="0045583F"/>
     <w:rsid w:val="00457D35"/>
     <w:rsid w:val="0046290F"/>
+    <w:rsid w:val="004645D9"/>
     <w:rsid w:val="00465BEB"/>
     <w:rsid w:val="00481739"/>
     <w:rsid w:val="00481DB2"/>
     <w:rsid w:val="00482C5A"/>
     <w:rsid w:val="004834A6"/>
     <w:rsid w:val="00483E2B"/>
     <w:rsid w:val="0048418B"/>
     <w:rsid w:val="0048519E"/>
     <w:rsid w:val="0048789C"/>
     <w:rsid w:val="004913A2"/>
     <w:rsid w:val="00493F46"/>
     <w:rsid w:val="00494443"/>
     <w:rsid w:val="00497D25"/>
     <w:rsid w:val="004A2D01"/>
     <w:rsid w:val="004A3403"/>
     <w:rsid w:val="004A5680"/>
     <w:rsid w:val="004B6033"/>
     <w:rsid w:val="004C07D7"/>
     <w:rsid w:val="004C2EBC"/>
     <w:rsid w:val="004C71E3"/>
     <w:rsid w:val="004D0E4C"/>
     <w:rsid w:val="004D3976"/>
     <w:rsid w:val="004D47F3"/>
     <w:rsid w:val="004D4BE5"/>
     <w:rsid w:val="004E5DC3"/>
     <w:rsid w:val="004F0541"/>
     <w:rsid w:val="004F1F25"/>
     <w:rsid w:val="004F3CC2"/>
     <w:rsid w:val="004F6924"/>
     <w:rsid w:val="004F70DD"/>
     <w:rsid w:val="00500CF7"/>
     <w:rsid w:val="00502D05"/>
     <w:rsid w:val="00505D1C"/>
     <w:rsid w:val="005104BF"/>
     <w:rsid w:val="00512333"/>
     <w:rsid w:val="00514A39"/>
     <w:rsid w:val="005175D0"/>
     <w:rsid w:val="005216A5"/>
     <w:rsid w:val="00531E22"/>
+    <w:rsid w:val="00534213"/>
     <w:rsid w:val="00540727"/>
     <w:rsid w:val="0054288F"/>
     <w:rsid w:val="0054319D"/>
     <w:rsid w:val="005452C6"/>
     <w:rsid w:val="00546A50"/>
     <w:rsid w:val="0055046A"/>
     <w:rsid w:val="0055184D"/>
     <w:rsid w:val="00553D04"/>
     <w:rsid w:val="00556647"/>
     <w:rsid w:val="00561290"/>
     <w:rsid w:val="00562749"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="005641CF"/>
     <w:rsid w:val="00567174"/>
     <w:rsid w:val="00571249"/>
+    <w:rsid w:val="005732F8"/>
     <w:rsid w:val="005A0466"/>
     <w:rsid w:val="005A0933"/>
     <w:rsid w:val="005A114D"/>
     <w:rsid w:val="005A71D1"/>
     <w:rsid w:val="005C2C12"/>
     <w:rsid w:val="005C4E44"/>
     <w:rsid w:val="005C5B69"/>
     <w:rsid w:val="005C7E35"/>
     <w:rsid w:val="005D01CC"/>
     <w:rsid w:val="005D171C"/>
     <w:rsid w:val="005D2ACA"/>
     <w:rsid w:val="005D4610"/>
     <w:rsid w:val="005D530F"/>
     <w:rsid w:val="005D5704"/>
     <w:rsid w:val="005E22A5"/>
     <w:rsid w:val="005E75F6"/>
     <w:rsid w:val="005F0AAA"/>
     <w:rsid w:val="005F16DB"/>
     <w:rsid w:val="005F3D30"/>
     <w:rsid w:val="005F50F8"/>
     <w:rsid w:val="005F722C"/>
     <w:rsid w:val="0060187C"/>
     <w:rsid w:val="00602578"/>
     <w:rsid w:val="0060618C"/>
     <w:rsid w:val="00614D90"/>
     <w:rsid w:val="006156B1"/>
     <w:rsid w:val="00616396"/>
     <w:rsid w:val="00616FC7"/>
     <w:rsid w:val="006267DC"/>
     <w:rsid w:val="00630B7D"/>
+    <w:rsid w:val="006345FF"/>
     <w:rsid w:val="00641CB5"/>
     <w:rsid w:val="00643806"/>
     <w:rsid w:val="00646AC7"/>
     <w:rsid w:val="006517DB"/>
     <w:rsid w:val="00652B53"/>
     <w:rsid w:val="00660D68"/>
     <w:rsid w:val="0066304B"/>
     <w:rsid w:val="00667298"/>
     <w:rsid w:val="0066771E"/>
     <w:rsid w:val="00667EE7"/>
     <w:rsid w:val="00667F5B"/>
     <w:rsid w:val="00673357"/>
     <w:rsid w:val="0067786A"/>
     <w:rsid w:val="006933B9"/>
+    <w:rsid w:val="00694D57"/>
     <w:rsid w:val="00696111"/>
     <w:rsid w:val="006A10F7"/>
     <w:rsid w:val="006A44F7"/>
     <w:rsid w:val="006B0F60"/>
     <w:rsid w:val="006B2D03"/>
     <w:rsid w:val="006B5BE3"/>
     <w:rsid w:val="006B6F84"/>
     <w:rsid w:val="006B7381"/>
     <w:rsid w:val="006C5CA5"/>
     <w:rsid w:val="006E182B"/>
     <w:rsid w:val="006E277D"/>
+    <w:rsid w:val="006E299F"/>
     <w:rsid w:val="006E5B51"/>
     <w:rsid w:val="006F1C84"/>
     <w:rsid w:val="00701580"/>
     <w:rsid w:val="007028FE"/>
     <w:rsid w:val="007049FA"/>
     <w:rsid w:val="00704C13"/>
+    <w:rsid w:val="0070786F"/>
     <w:rsid w:val="0071136A"/>
     <w:rsid w:val="00716F7F"/>
     <w:rsid w:val="00721103"/>
     <w:rsid w:val="00724461"/>
     <w:rsid w:val="00725A4D"/>
     <w:rsid w:val="0072684D"/>
     <w:rsid w:val="00736F94"/>
+    <w:rsid w:val="00741868"/>
     <w:rsid w:val="00742947"/>
     <w:rsid w:val="007443F5"/>
     <w:rsid w:val="007474CA"/>
     <w:rsid w:val="007528D7"/>
     <w:rsid w:val="007540E9"/>
     <w:rsid w:val="007562EA"/>
     <w:rsid w:val="00760D57"/>
     <w:rsid w:val="0076205A"/>
     <w:rsid w:val="007675C3"/>
     <w:rsid w:val="00772EC9"/>
     <w:rsid w:val="007804A0"/>
     <w:rsid w:val="00783AEC"/>
     <w:rsid w:val="00784877"/>
     <w:rsid w:val="007853DA"/>
     <w:rsid w:val="00795245"/>
     <w:rsid w:val="0079581E"/>
     <w:rsid w:val="007964AD"/>
     <w:rsid w:val="007A0815"/>
     <w:rsid w:val="007A269D"/>
     <w:rsid w:val="007A6929"/>
     <w:rsid w:val="007A6977"/>
     <w:rsid w:val="007B764B"/>
     <w:rsid w:val="007C4638"/>
     <w:rsid w:val="007C6F12"/>
     <w:rsid w:val="007D4440"/>
@@ -24442,79 +26668,83 @@
     <w:rsid w:val="007F4656"/>
     <w:rsid w:val="0080215F"/>
     <w:rsid w:val="008060D9"/>
     <w:rsid w:val="00806771"/>
     <w:rsid w:val="008107CE"/>
     <w:rsid w:val="00812ED6"/>
     <w:rsid w:val="00814CC3"/>
     <w:rsid w:val="008168E2"/>
     <w:rsid w:val="00820A96"/>
     <w:rsid w:val="00820D9B"/>
     <w:rsid w:val="00823ABB"/>
     <w:rsid w:val="00824518"/>
     <w:rsid w:val="0083259A"/>
     <w:rsid w:val="00842E30"/>
     <w:rsid w:val="008447C5"/>
     <w:rsid w:val="00846B00"/>
     <w:rsid w:val="00850D1A"/>
     <w:rsid w:val="00850D9B"/>
     <w:rsid w:val="00851162"/>
     <w:rsid w:val="00853EC4"/>
     <w:rsid w:val="00854068"/>
     <w:rsid w:val="008543A4"/>
     <w:rsid w:val="00861652"/>
     <w:rsid w:val="008618C6"/>
     <w:rsid w:val="00865E3F"/>
+    <w:rsid w:val="008675C5"/>
     <w:rsid w:val="00870BF7"/>
+    <w:rsid w:val="00871D5D"/>
     <w:rsid w:val="0087671A"/>
     <w:rsid w:val="008835AE"/>
     <w:rsid w:val="00890B34"/>
     <w:rsid w:val="008920D4"/>
     <w:rsid w:val="0089739F"/>
     <w:rsid w:val="008A36E0"/>
     <w:rsid w:val="008B0F59"/>
     <w:rsid w:val="008B4933"/>
     <w:rsid w:val="008B7F8D"/>
     <w:rsid w:val="008C47DB"/>
     <w:rsid w:val="008C757F"/>
     <w:rsid w:val="008C7E23"/>
     <w:rsid w:val="008C7FB2"/>
     <w:rsid w:val="008D2AB0"/>
     <w:rsid w:val="008D2FF6"/>
     <w:rsid w:val="008D38DF"/>
     <w:rsid w:val="008D457F"/>
     <w:rsid w:val="008D5EDB"/>
     <w:rsid w:val="008D7EAD"/>
     <w:rsid w:val="008E139E"/>
+    <w:rsid w:val="008E3365"/>
     <w:rsid w:val="008E6977"/>
     <w:rsid w:val="008F1C75"/>
     <w:rsid w:val="008F3AD2"/>
     <w:rsid w:val="00902E04"/>
     <w:rsid w:val="009046EC"/>
     <w:rsid w:val="00907811"/>
     <w:rsid w:val="00913213"/>
     <w:rsid w:val="00913F93"/>
+    <w:rsid w:val="00926B45"/>
     <w:rsid w:val="00933247"/>
     <w:rsid w:val="009364D5"/>
     <w:rsid w:val="00936764"/>
     <w:rsid w:val="00941115"/>
     <w:rsid w:val="00950884"/>
     <w:rsid w:val="00950DA6"/>
     <w:rsid w:val="00953889"/>
     <w:rsid w:val="009548CC"/>
     <w:rsid w:val="009548D8"/>
     <w:rsid w:val="00955A86"/>
     <w:rsid w:val="00964DCD"/>
     <w:rsid w:val="0096527F"/>
     <w:rsid w:val="00971C15"/>
     <w:rsid w:val="009728A9"/>
     <w:rsid w:val="00975EEA"/>
     <w:rsid w:val="0098421F"/>
     <w:rsid w:val="0098768C"/>
     <w:rsid w:val="00990EB0"/>
     <w:rsid w:val="00991307"/>
     <w:rsid w:val="00991645"/>
     <w:rsid w:val="00992A85"/>
     <w:rsid w:val="00997C6F"/>
     <w:rsid w:val="009A18F8"/>
     <w:rsid w:val="009A2E9D"/>
     <w:rsid w:val="009B5EB7"/>
@@ -24528,257 +26758,268 @@
     <w:rsid w:val="009D2BE3"/>
     <w:rsid w:val="009E0133"/>
     <w:rsid w:val="009E1D99"/>
     <w:rsid w:val="009E201A"/>
     <w:rsid w:val="009E309D"/>
     <w:rsid w:val="009E59CE"/>
     <w:rsid w:val="009E6DEC"/>
     <w:rsid w:val="009F45CB"/>
     <w:rsid w:val="009F5487"/>
     <w:rsid w:val="009F5FA5"/>
     <w:rsid w:val="009F7B66"/>
     <w:rsid w:val="00A026E0"/>
     <w:rsid w:val="00A02D67"/>
     <w:rsid w:val="00A058B3"/>
     <w:rsid w:val="00A059B5"/>
     <w:rsid w:val="00A07AB5"/>
     <w:rsid w:val="00A130FC"/>
     <w:rsid w:val="00A3189F"/>
     <w:rsid w:val="00A346C7"/>
     <w:rsid w:val="00A376EB"/>
     <w:rsid w:val="00A43ECD"/>
     <w:rsid w:val="00A44B9F"/>
     <w:rsid w:val="00A47C64"/>
     <w:rsid w:val="00A5225D"/>
     <w:rsid w:val="00A57891"/>
+    <w:rsid w:val="00A63340"/>
     <w:rsid w:val="00A64C70"/>
     <w:rsid w:val="00A664C2"/>
     <w:rsid w:val="00A66863"/>
     <w:rsid w:val="00A720A8"/>
     <w:rsid w:val="00A72221"/>
     <w:rsid w:val="00A72ED7"/>
     <w:rsid w:val="00A744FE"/>
     <w:rsid w:val="00A76AFF"/>
     <w:rsid w:val="00A84BEF"/>
     <w:rsid w:val="00A85AD0"/>
     <w:rsid w:val="00A8606D"/>
     <w:rsid w:val="00A8649A"/>
     <w:rsid w:val="00A8685E"/>
     <w:rsid w:val="00A929EC"/>
     <w:rsid w:val="00A93595"/>
     <w:rsid w:val="00A93A26"/>
     <w:rsid w:val="00A93C98"/>
     <w:rsid w:val="00A95A82"/>
     <w:rsid w:val="00A97E24"/>
     <w:rsid w:val="00AA22D0"/>
     <w:rsid w:val="00AA4D1F"/>
     <w:rsid w:val="00AA57CC"/>
     <w:rsid w:val="00AA64A6"/>
     <w:rsid w:val="00AB0169"/>
     <w:rsid w:val="00AB076E"/>
     <w:rsid w:val="00AB1FEE"/>
     <w:rsid w:val="00AB44CE"/>
     <w:rsid w:val="00AC483A"/>
     <w:rsid w:val="00AC77A4"/>
     <w:rsid w:val="00AD0FB3"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AE4862"/>
     <w:rsid w:val="00AE51C1"/>
     <w:rsid w:val="00AF0F63"/>
     <w:rsid w:val="00B05675"/>
     <w:rsid w:val="00B128D0"/>
     <w:rsid w:val="00B12AE4"/>
     <w:rsid w:val="00B16459"/>
     <w:rsid w:val="00B1680D"/>
     <w:rsid w:val="00B17F9D"/>
     <w:rsid w:val="00B22ED4"/>
     <w:rsid w:val="00B30F68"/>
     <w:rsid w:val="00B31D25"/>
     <w:rsid w:val="00B34398"/>
     <w:rsid w:val="00B37F76"/>
+    <w:rsid w:val="00B403A1"/>
     <w:rsid w:val="00B417F6"/>
     <w:rsid w:val="00B50125"/>
     <w:rsid w:val="00B53565"/>
     <w:rsid w:val="00B553C2"/>
     <w:rsid w:val="00B56467"/>
+    <w:rsid w:val="00B57D63"/>
     <w:rsid w:val="00B6374E"/>
     <w:rsid w:val="00B6468F"/>
     <w:rsid w:val="00B646B2"/>
     <w:rsid w:val="00B7528D"/>
     <w:rsid w:val="00B822A5"/>
     <w:rsid w:val="00B86487"/>
     <w:rsid w:val="00B86F2C"/>
     <w:rsid w:val="00B93C3D"/>
     <w:rsid w:val="00B94473"/>
     <w:rsid w:val="00B94DAB"/>
     <w:rsid w:val="00B953CB"/>
     <w:rsid w:val="00B95761"/>
     <w:rsid w:val="00BA723C"/>
     <w:rsid w:val="00BB2E1A"/>
     <w:rsid w:val="00BB7BE1"/>
+    <w:rsid w:val="00BB7C97"/>
     <w:rsid w:val="00BC0091"/>
+    <w:rsid w:val="00BC76BB"/>
     <w:rsid w:val="00BD231A"/>
     <w:rsid w:val="00BD50C7"/>
     <w:rsid w:val="00BE0505"/>
     <w:rsid w:val="00BE060A"/>
     <w:rsid w:val="00BE354B"/>
     <w:rsid w:val="00BE40CD"/>
     <w:rsid w:val="00BE4479"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF102E"/>
     <w:rsid w:val="00BF3366"/>
     <w:rsid w:val="00BF4EA5"/>
     <w:rsid w:val="00BF6A94"/>
     <w:rsid w:val="00C00380"/>
     <w:rsid w:val="00C14DC1"/>
     <w:rsid w:val="00C16F10"/>
     <w:rsid w:val="00C22252"/>
     <w:rsid w:val="00C24B3A"/>
     <w:rsid w:val="00C30DCA"/>
     <w:rsid w:val="00C32DC0"/>
     <w:rsid w:val="00C359C6"/>
     <w:rsid w:val="00C4442C"/>
     <w:rsid w:val="00C4618F"/>
     <w:rsid w:val="00C50D03"/>
     <w:rsid w:val="00C54DEA"/>
     <w:rsid w:val="00C6369B"/>
     <w:rsid w:val="00C63835"/>
     <w:rsid w:val="00C65FFB"/>
     <w:rsid w:val="00C6690A"/>
     <w:rsid w:val="00C7017A"/>
     <w:rsid w:val="00C75547"/>
     <w:rsid w:val="00C829CE"/>
+    <w:rsid w:val="00C86EA3"/>
     <w:rsid w:val="00C91E48"/>
+    <w:rsid w:val="00C920EB"/>
     <w:rsid w:val="00CA0379"/>
     <w:rsid w:val="00CA6376"/>
     <w:rsid w:val="00CA661A"/>
     <w:rsid w:val="00CB67F3"/>
     <w:rsid w:val="00CC3B57"/>
     <w:rsid w:val="00CC3E14"/>
     <w:rsid w:val="00CD0771"/>
     <w:rsid w:val="00CD5887"/>
     <w:rsid w:val="00CD6874"/>
     <w:rsid w:val="00CE3E63"/>
     <w:rsid w:val="00CE5B5E"/>
     <w:rsid w:val="00CE6902"/>
     <w:rsid w:val="00CF170A"/>
     <w:rsid w:val="00CF2591"/>
     <w:rsid w:val="00CF67F1"/>
     <w:rsid w:val="00D0183C"/>
     <w:rsid w:val="00D029FF"/>
     <w:rsid w:val="00D04691"/>
     <w:rsid w:val="00D11084"/>
     <w:rsid w:val="00D14746"/>
     <w:rsid w:val="00D24D9A"/>
     <w:rsid w:val="00D25DF5"/>
     <w:rsid w:val="00D33372"/>
     <w:rsid w:val="00D36291"/>
     <w:rsid w:val="00D36A52"/>
     <w:rsid w:val="00D41CB1"/>
     <w:rsid w:val="00D423FC"/>
     <w:rsid w:val="00D44182"/>
     <w:rsid w:val="00D45A26"/>
+    <w:rsid w:val="00D46204"/>
     <w:rsid w:val="00D47550"/>
     <w:rsid w:val="00D47E5D"/>
     <w:rsid w:val="00D51029"/>
     <w:rsid w:val="00D550C1"/>
+    <w:rsid w:val="00D5511A"/>
     <w:rsid w:val="00D55879"/>
     <w:rsid w:val="00D56C78"/>
     <w:rsid w:val="00D62BEA"/>
     <w:rsid w:val="00D6374C"/>
     <w:rsid w:val="00D720A6"/>
     <w:rsid w:val="00D77115"/>
     <w:rsid w:val="00D7788E"/>
     <w:rsid w:val="00D8273D"/>
     <w:rsid w:val="00D82A77"/>
     <w:rsid w:val="00D82C3F"/>
     <w:rsid w:val="00D870FE"/>
     <w:rsid w:val="00D90E5D"/>
     <w:rsid w:val="00D92984"/>
     <w:rsid w:val="00D97F7B"/>
     <w:rsid w:val="00DA29A6"/>
     <w:rsid w:val="00DA75ED"/>
     <w:rsid w:val="00DB07E0"/>
     <w:rsid w:val="00DB50F9"/>
     <w:rsid w:val="00DB5BAD"/>
     <w:rsid w:val="00DC4F4E"/>
     <w:rsid w:val="00DC67F2"/>
     <w:rsid w:val="00DD30DB"/>
     <w:rsid w:val="00DD3D8B"/>
     <w:rsid w:val="00DD3ED7"/>
     <w:rsid w:val="00DE12F9"/>
     <w:rsid w:val="00DE20DD"/>
     <w:rsid w:val="00DE686F"/>
     <w:rsid w:val="00DE770C"/>
     <w:rsid w:val="00E02F38"/>
     <w:rsid w:val="00E043F4"/>
     <w:rsid w:val="00E051AA"/>
     <w:rsid w:val="00E0695D"/>
     <w:rsid w:val="00E22602"/>
     <w:rsid w:val="00E22AD0"/>
     <w:rsid w:val="00E24053"/>
     <w:rsid w:val="00E367E0"/>
     <w:rsid w:val="00E40B23"/>
     <w:rsid w:val="00E42A67"/>
     <w:rsid w:val="00E4438E"/>
     <w:rsid w:val="00E451B0"/>
+    <w:rsid w:val="00E541B6"/>
     <w:rsid w:val="00E55791"/>
     <w:rsid w:val="00E56223"/>
     <w:rsid w:val="00E5689A"/>
     <w:rsid w:val="00E65EE0"/>
     <w:rsid w:val="00E72E9E"/>
     <w:rsid w:val="00E75CC0"/>
-    <w:rsid w:val="00E80D28"/>
     <w:rsid w:val="00E84163"/>
     <w:rsid w:val="00E8439B"/>
     <w:rsid w:val="00E86C64"/>
     <w:rsid w:val="00E928A8"/>
     <w:rsid w:val="00EA0033"/>
     <w:rsid w:val="00EA27A1"/>
     <w:rsid w:val="00EA3D64"/>
     <w:rsid w:val="00EA5B6E"/>
     <w:rsid w:val="00EA679E"/>
     <w:rsid w:val="00EA69C1"/>
     <w:rsid w:val="00EB5DB0"/>
+    <w:rsid w:val="00EB7F13"/>
     <w:rsid w:val="00EC02B6"/>
     <w:rsid w:val="00EC2226"/>
     <w:rsid w:val="00EC3A34"/>
     <w:rsid w:val="00EC3EB4"/>
     <w:rsid w:val="00EC400F"/>
     <w:rsid w:val="00EC5508"/>
     <w:rsid w:val="00EC65AA"/>
     <w:rsid w:val="00ED2044"/>
+    <w:rsid w:val="00ED2BFE"/>
     <w:rsid w:val="00EE2127"/>
     <w:rsid w:val="00EF2D2D"/>
     <w:rsid w:val="00EF5B65"/>
-    <w:rsid w:val="00F01E25"/>
     <w:rsid w:val="00F04AEC"/>
     <w:rsid w:val="00F04CC3"/>
     <w:rsid w:val="00F051B6"/>
     <w:rsid w:val="00F05D35"/>
     <w:rsid w:val="00F0677E"/>
     <w:rsid w:val="00F07DB3"/>
+    <w:rsid w:val="00F130FA"/>
     <w:rsid w:val="00F14409"/>
     <w:rsid w:val="00F17405"/>
     <w:rsid w:val="00F20C1A"/>
     <w:rsid w:val="00F21FA4"/>
     <w:rsid w:val="00F24D19"/>
     <w:rsid w:val="00F25B7D"/>
     <w:rsid w:val="00F3236E"/>
     <w:rsid w:val="00F350B7"/>
     <w:rsid w:val="00F40EC6"/>
     <w:rsid w:val="00F42557"/>
     <w:rsid w:val="00F510DA"/>
     <w:rsid w:val="00F539A3"/>
     <w:rsid w:val="00F54AA4"/>
     <w:rsid w:val="00F552D0"/>
     <w:rsid w:val="00F56700"/>
     <w:rsid w:val="00F60395"/>
     <w:rsid w:val="00F61AB2"/>
     <w:rsid w:val="00F62D94"/>
     <w:rsid w:val="00F6391A"/>
     <w:rsid w:val="00F63BB3"/>
     <w:rsid w:val="00F63C32"/>
     <w:rsid w:val="00F71596"/>
     <w:rsid w:val="00F71DB7"/>
     <w:rsid w:val="00F74DC2"/>
     <w:rsid w:val="00F84048"/>
@@ -24792,77 +27033,76 @@
     <w:rsid w:val="00FC69A2"/>
     <w:rsid w:val="00FC6A37"/>
     <w:rsid w:val="00FC7EA9"/>
     <w:rsid w:val="00FD34CD"/>
     <w:rsid w:val="00FD588D"/>
     <w:rsid w:val="00FE03F6"/>
     <w:rsid w:val="00FF2435"/>
     <w:rsid w:val="00FF5D38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="748231B7"/>
   <w15:docId w15:val="{0EA7ED60-0FBA-4F28-9D34-E205BFCE3500}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -25194,51 +27434,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE40CD"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="008F1C75"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -25864,55 +28103,82 @@
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Основной текст2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af2"/>
     <w:rsid w:val="00CD0771"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="grame">
     <w:name w:val="grame"/>
     <w:rsid w:val="009C7789"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="0070786F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00534213"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="72901875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="266042836">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26048,51 +28314,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1870869515">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26321,81 +28587,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{024321AD-D9F8-4DDC-BEEF-288BDC913C62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3276846-7071-4406-BF77-D329F90C886F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>26821</Characters>
+  <Pages>29</Pages>
+  <Words>7917</Words>
+  <Characters>45130</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>223</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>376</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОГТИ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31464</CharactersWithSpaces>
+  <CharactersWithSpaces>52942</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ольга</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>