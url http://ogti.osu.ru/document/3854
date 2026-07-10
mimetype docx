--- v1 (2026-01-30)
+++ v2 (2026-07-10)
@@ -1,41 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -159,140 +157,163 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Договоры заключаются с физическими и юридическими лицами. Оплата может производится частями в течение всего периода обучения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Программы профессиональной переподготовки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Педагогические направления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="14560" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="891"/>
-        <w:gridCol w:w="5634"/>
+        <w:gridCol w:w="5633"/>
         <w:gridCol w:w="3960"/>
-        <w:gridCol w:w="1305"/>
+        <w:gridCol w:w="1306"/>
         <w:gridCol w:w="1385"/>
-        <w:gridCol w:w="1385"/>
+        <w:gridCol w:w="1384"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -358,51 +379,51 @@
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Квалификация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Срок освоения, месяцев</w:t>
             </w:r>
@@ -444,51 +465,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>тысяч рублей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Стоимость обучения для студентов, тыс. руб</w:t>
             </w:r>
@@ -507,51 +528,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Английский язык, теория и методика обучения английскому языку</w:t>
             </w:r>
@@ -567,51 +588,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель английского языка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
@@ -629,51 +650,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -690,51 +711,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Биология</w:t>
             </w:r>
@@ -750,51 +771,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель биологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -806,118 +827,118 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>35</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Дефектологическое образование</w:t>
             </w:r>
@@ -933,51 +954,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>педагог-дефектолог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
@@ -989,128 +1010,118 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Дошкольное образование</w:t>
             </w:r>
@@ -1120,57 +1131,57 @@
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>воспитатель детей младшего возраста</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
+              <w:t>воспитатель дошкольной образовательной организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -1188,51 +1199,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1249,51 +1260,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Информатика и ИКТ</w:t>
             </w:r>
@@ -1309,51 +1320,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель информатики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -1371,51 +1382,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1432,131 +1443,111 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">История </w:t>
-[...9 lines deleted...]
-              <w:t>и обществознание</w:t>
+              <w:t>История и обществознание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">учитель истории </w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
+              <w:t>преподаватель истории и обществознания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -1568,67 +1559,57 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1645,51 +1626,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Логопедическая работа с детьми</w:t>
             </w:r>
@@ -1705,51 +1686,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель-логопед</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
@@ -1761,128 +1742,118 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Менеджмент в образовании</w:t>
             </w:r>
@@ -1898,51 +1869,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>менеджер образовательной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
@@ -1954,57 +1925,57 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2021,51 +1992,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Начальное образование</w:t>
             </w:r>
@@ -2081,51 +2052,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель начальных классов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -2143,51 +2114,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2204,51 +2175,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Начальная военная подготовка: теория и методика преподавания в образовательной организации</w:t>
             </w:r>
@@ -2264,51 +2235,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель начальной военной подготовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -2320,118 +2291,118 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>25</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Немецкий язык</w:t>
             </w:r>
@@ -2447,184 +2418,174 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель немецкого языка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
-[...33 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Педагогическое образование: основы безопасности и защиты Родины</w:t>
             </w:r>
@@ -2640,51 +2601,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель основ безопасности и защиты Родины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -2702,51 +2663,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2763,51 +2724,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Педагогическое образование</w:t>
             </w:r>
@@ -2823,51 +2784,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>право вести профессиональную деятельность в сфере образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -2879,57 +2840,57 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2946,51 +2907,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Педагогика дополнительного образования</w:t>
             </w:r>
@@ -3006,51 +2967,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>педагог дополнительного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -3062,118 +3023,118 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Педагогика профессионального образования</w:t>
             </w:r>
@@ -3189,51 +3150,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>педагог средних профессиональных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -3245,118 +3206,118 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Педагогика высшего образования</w:t>
             </w:r>
@@ -3372,51 +3333,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>преподаватель высшей школы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -3434,172 +3395,172 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Преподавание математики в современной школе </w:t>
+              <w:t>Преподавание математики в современной школе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>учитель математики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -3610,120 +3571,120 @@
             <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Психологическое сопровождение образования</w:t>
             </w:r>
@@ -3733,57 +3694,57 @@
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>психолог образовательной организации</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
+              <w:t>психолог в сфере образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -3795,130 +3756,120 @@
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="1385" w:type="dxa"/>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="630" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Русский язык и литература</w:t>
             </w:r>
@@ -3934,51 +3885,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель русского языка и литературы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
@@ -3996,51 +3947,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4057,51 +4008,51 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Социальная педагогика</w:t>
             </w:r>
@@ -4119,51 +4070,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>социальный педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -4180,124 +4131,295 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5633" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Физика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>учитель физики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="5634" w:type="dxa"/>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5633" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Физическая культура и спорт: теория и методика преподавания в образовательной организации</w:t>
             </w:r>
@@ -4313,51 +4435,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>учитель физической культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
@@ -4375,92 +4497,97 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_GoBack_Копия_1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Другие  направления</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4475,106 +4602,106 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="14560" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="891"/>
-        <w:gridCol w:w="5619"/>
+        <w:gridCol w:w="5618"/>
         <w:gridCol w:w="4020"/>
         <w:gridCol w:w="1305"/>
+        <w:gridCol w:w="1363"/>
         <w:gridCol w:w="1362"/>
-        <w:gridCol w:w="1363"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="480" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -4670,51 +4797,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Срок освоения, месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
@@ -4726,51 +4853,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>тысяч рублей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Стоимость обучения для студентов, тыс. руб</w:t>
             </w:r>
@@ -4789,51 +4916,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Бухгалтерский учет, аудит и налогообложение коммерческих и бюджетных организаций</w:t>
             </w:r>
@@ -4879,144 +5006,144 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1363" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Государственное и муниципальное управление</w:t>
             </w:r>
@@ -5047,180 +5174,180 @@
           <w:tcPr>
             <w:tcW w:w="4020" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>специалист по государственному и муниципальному управлению</w:t>
+              <w:t>специалист в сфере государственного и муниципального управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1363" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Программная инженерия</w:t>
             </w:r>
@@ -5287,83 +5414,83 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1363" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5382,51 +5509,51 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Управление персоналом организации</w:t>
             </w:r>
@@ -5457,182 +5584,182 @@
           <w:tcPr>
             <w:tcW w:w="4020" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>специалист по управлению персоналом</w:t>
+              <w:t>специалист в сфере управления персоналом организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1363" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="344" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
@@ -5705,147 +5832,147 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1363" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5619" w:type="dxa"/>
+            <w:tcW w:w="5618" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Юриспруденция и современная правовая система</w:t>
             </w:r>
@@ -5910,128 +6037,132 @@
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1363" w:type="dxa"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="left" w:pos="1125" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="252" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Заявки принимаются на адрес электронной почты </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r>
@@ -6255,214 +6386,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:drawing>
-[...162 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -6509,118 +6476,139 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack_Копия_1"/>
-      <w:bookmarkStart w:id="3" w:name="_GoBack_Копия_1"/>
+      <w:bookmarkStart w:id="2" w:name="_GoBack_Копия_1_Копия_1"/>
+      <w:bookmarkStart w:id="3" w:name="_GoBack_Копия_1_Копия_1"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
       <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="851" w:footer="0" w:bottom="850"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -7249,51 +7237,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00213798"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpk@ogti.orsk.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fpk@ogti.orsk.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5b9bd5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ed7d31"/>
       </a:accent2>
@@ -7432,48 +7420,48 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/24.8.4.1$Linux_X86_64 LibreOffice_project/480$Build-1</Application>
   <AppVersion></AppVersion>
   <Pages>3</Pages>
-  <Words>425</Words>
-[...2 lines deleted...]
-  <Paragraphs>186</Paragraphs>
+  <Words>436</Words>
+  <Characters>2832</Characters>
+  <CharactersWithSpaces>3087</CharactersWithSpaces>
+  <Paragraphs>190</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Яцук Наталья Дмитриевна</dc:creator>
   <dc:description/>
   <dc:language>ru-RU</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>