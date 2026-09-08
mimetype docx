--- v1 (2026-05-02)
+++ v2 (2026-09-08)
@@ -1,1344 +1,1200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
+    <w:p w:rsidR="006864D7" w:rsidRPr="00AB2A01" w:rsidRDefault="006864D7" w:rsidP="006864D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc106686839"/>
       <w:bookmarkStart w:id="1" w:name="_Toc429660726"/>
       <w:bookmarkStart w:id="2" w:name="_Toc522180217"/>
       <w:bookmarkStart w:id="3" w:name="_Toc201320057"/>
-      <w:r w:rsidRPr="00853E2F">
+      <w:r w:rsidRPr="00AB2A01">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>План работы научно-методического совета</w:t>
+        <w:t xml:space="preserve">План работы </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00291EEB">
+      <w:r w:rsidR="003A6D10" w:rsidRPr="00AB2A01">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:br/>
+        <w:t>научно-методического совета</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB2A01" w:rsidRPr="00AB2A01">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>на 2025/26 учебный год</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Орского гуманитарно-технологического института (филиала) ОГУ </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6D10" w:rsidRPr="00AB2A01">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>на 2026/27 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
+    <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6652"/>
-        <w:gridCol w:w="2683"/>
+        <w:gridCol w:w="6860"/>
+        <w:gridCol w:w="2767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00EF5E85">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3563" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Рассматриваемые вопросы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ответственные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="003A6D10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>16 сентября 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3563" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. О соответствии руководителей программ магистратуры требованиям ФГОС ВО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зам. директора по НРИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3563" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Отчет о работе методической комиссии по направлениям подготовки </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриата</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> факультета педагогического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Председатель МК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="003A6D10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>18 ноября 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3563" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. О проверке выпускных квалификационных работ на предмет неправомерных заимствований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зам. директора по УМР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00477405" w:rsidRPr="006864D7" w:rsidTr="00477405">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3563" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>Рассматриваемые вопросы</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00477405" w:rsidRPr="00150783" w:rsidRDefault="00477405" w:rsidP="00477405">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00150783">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2. Отчет о работе предметно-цикловой комиссии дисциплин профессионального цикла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>Ответственные</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00477405" w:rsidRPr="00150783" w:rsidRDefault="00477405" w:rsidP="00477405">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00150783">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Председатель ПЦК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00E173B8">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="003A6D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...4 lines deleted...]
-              <w:t>17 сентября 2025 года</w:t>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0 февраля 2027 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00EF5E85">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3563" w:type="pct"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:szCs w:val="28"/>
-[...10 lines deleted...]
-              <w:t>1. О соответствии руководителей программ магистратуры требованиям ФГОС ВО</w:t>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. Торжественное заседание, посвященное Дню Российской науки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="pct"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
+            <w:r w:rsidRPr="006864D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зам. директора по НРИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00EF5E85">
-[...77 lines deleted...]
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00E173B8">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="003A6D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...4 lines deleted...]
-              <w:t>19 ноября 2025 года</w:t>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> апреля 2027 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00EF5E85">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3563" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
-            <w:pPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...6 lines deleted...]
-              <w:t>1. Отчет о работе предметно-цикловой комиссии дисциплин профессионального цикла</w:t>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1. О движении контингента обучающихся в 2026/27 учебном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="pct"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
-            <w:pPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...6 lines deleted...]
-              <w:t>Председатель ПЦК</w:t>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Начальник УО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00EF5E85">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3563" w:type="pct"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:szCs w:val="28"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> факультета педагогического образования</w:t>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. Об исполнении планов издания учебной и научной литературы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="pct"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:szCs w:val="28"/>
-[...10 lines deleted...]
-              <w:t>Председатель МК</w:t>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зам. директора по НРИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00E173B8">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="003A6D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...4 lines deleted...]
-              <w:t>06 февраля 2026 года</w:t>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>16 июня 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00EF5E85">
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3563" w:type="pct"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:spacing w:val="-2"/>
-[...11 lines deleted...]
-              <w:t>1. Торжественное заседание, посвященное Дню Российской науки</w:t>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Итоги научно-методической работы института в 2026/27 учебном году </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1437" w:type="pct"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...6 lines deleted...]
-              <w:t>Зам. директора по НРИ</w:t>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зам. директора по УМР – председатель НМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidTr="00E173B8">
-[...9 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidTr="00477405">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3563" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
-[...28 lines deleted...]
-            </w:tcBorders>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006864D7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2. Об утверждении плана работы научно-методического совета на 2027/28 учебный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1437" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00853E2F" w:rsidRPr="00853E2F" w:rsidRDefault="00853E2F" w:rsidP="00853E2F">
-            <w:pPr>
+          <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853E2F">
-[...322 lines deleted...]
-            <w:r w:rsidRPr="00853E2F">
+            <w:r w:rsidRPr="006864D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Зам. директора по УМР – председатель НМС</w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t>Зам. директора по УМР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00527917" w:rsidRDefault="00EF5E85"/>
-    <w:sectPr w:rsidR="00527917">
+    <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006864D7" w:rsidRPr="006864D7" w:rsidRDefault="006864D7" w:rsidP="006864D7">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006864D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При необходимости в повестку заседания научно-методического совета могут быть включены другие вопросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00286CF4" w:rsidRDefault="00286CF4"/>
+    <w:sectPr w:rsidR="00286CF4" w:rsidSect="00AB2A01">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="851" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
-  <w:displayBackgroundShape/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00853E2F"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FC0101"/>
+    <w:rsidRoot w:val="006864D7"/>
+    <w:rsid w:val="00286CF4"/>
+    <w:rsid w:val="003A6D10"/>
+    <w:rsid w:val="00477405"/>
+    <w:rsid w:val="005E1B59"/>
+    <w:rsid w:val="006864D7"/>
+    <w:rsid w:val="006D7065"/>
+    <w:rsid w:val="007618C5"/>
+    <w:rsid w:val="00AB2A01"/>
+    <w:rsid w:val="00C62E69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3308A8E3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F3CCEF63-4CA7-42C3-BAEB-91D0AE26F837}"/>
+  <w15:docId w15:val="{15F455F8-7380-420F-A53E-F1BD1B03BC8F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1691,128 +1547,109 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C54270"/>
+    <w:rsid w:val="007618C5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF5E85"/>
+    <w:rsid w:val="003A6D10"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EF5E85"/>
+    <w:rsid w:val="003A6D10"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -2052,73 +1889,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1152</Characters>
+  <Words>193</Words>
+  <Characters>1102</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1352</CharactersWithSpaces>
+  <CharactersWithSpaces>1293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Базлина Инна Александровна</dc:creator>
+  <dc:creator>vboxuser</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>